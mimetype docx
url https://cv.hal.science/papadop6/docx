--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -81,23613 +81,23679 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (74)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes on angles and solid angles, in relation with Euler's memoir De mensura angulorum solidorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Negrepontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johann Heinrich Lambert's memoir ``Theorie der Parallellinien&amp;quot;: A review with commentary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498443v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Lambert conformal conical projection and the general map of the Russian Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Weil, André Weil, Bourbaki and Pythagorean mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On families of Finsler metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André and Simone Weil: Mathematics, social activism and Indian culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Tanabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mathematics of periodic anthyphairesis as a basis for the full understanding of Plato's philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stelios Negrepontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convex structures of the unit tangent spheres in Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Bar-Natan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler's work on spherical geometry: An overview with comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Turaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On spaces of Euclidean triangles and triangulated Euclidean surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Marinus--Ptolemy and Delisle--Euler conical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990585v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry in the twentieth century: A return to Euclid -- The work of Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The earthquake metric on Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiping Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some footnotes on Thurston's Notes &amp;quot;The Geometry and Topology of 3-manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The infinitesimal and global Thurston geometry of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449425v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveys in Geometry II. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The horocyclic metric on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Florensky and his world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café conversations: A tribute to Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaus' Spherics in Greek and Arabic mathematics and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Teichmüller space of acute triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelike Hilbert geometry of the spherical simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom: From mathematics to philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairaut, Euler and the figure of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Sullivan: Mathematics and physics; manifold and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Teichmüller-Randers metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Delisle's geographical projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and map drawing in the eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's Asymmetric Metric on the Space of Singular Flat Metrics with a Fixed Quadrangulatioṅ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideal triangles, hyperbolic surfaces and the Thurston metric on Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimal stretch maps between Euclidean triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Map drawing and foliations of the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangent spaces of the Teichmüller space of the torus with Thurston's weak metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques, musique et cosmologie : A partir du Timée de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on Nicolas-Auguste Tissot: At the origin of quasiconformal mappings (to appear in Vol. VII of the Handbook of Teichmüller Theory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse into Thurston's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936616v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On five papers by Herbert Grötzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir al-Din al-Tusi's treatise on the quadrilateral: The art of being exhaustive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Untersuchungen über konforme und quasikonforme Abbildungen&amp;quot; (Investigations on conformal and quasiconformal mappings) (to appear in Vol. VII of the Handbook of Teichmüller theory).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messiaen et les mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convexity in Greek antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Lipschitz maps on one-holed tori and the Thurston metric theory of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi I Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282383v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIMELIKE HILBERT AND FUNK GEOMETRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276762v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ivanovich Manin (1937-2023): Mathematics, philosophy, poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller's work on the type problem (To appear in Vol. VII of the Handbook of Teichmüller theory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note about Mikhaïl Lavrentieff and his world of analysis in the Soviet Union (With an appendix by Galina Sinkevich)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and biology: From Aristotle to Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijections of geodesic lamination space preserving left Hausdorff convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782032v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homéomorphismes et nombre d'intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed, Historian of Greek and Arabic mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann (1905--1994). A biography for his Selected Works edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking backward: From Euler to Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics, physics and philosophy in Riemann's work and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics in Riemann's mathematical papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE HOROFUNCTION COMPACTIFICATION OF THE ARC METRIC ON TEICHMÜLLER SPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086187v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Auguste Tissot: A link between cartography and quasiconformal theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Über Extremalprobleme der konformen Geometrie&amp;quot; (On extremal problems in conformal geometry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasiconformal mappings, from Ptolemy's geography to the work of Teichmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On three early papers by Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler and Chebyshev: From the sphere to the plane and backwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deforming hyperbolic hexagons with applications to the arc and the Thurston metrics on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240286v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions of the absolute Galois group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and the translation lengths of mapping classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's tame topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's construction of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc length as a conformal parameter for locally analytic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Nestoridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Vollständige Lösung einer Extremalaufgabe der quasikonformen Abbildung&amp;quot; (Complete solution of an extremal problem of the quasiconformal mapping)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the works of Euler and his followers on spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On hyperbolic analogues of some classical theorems in spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064449v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The space of measured foliations of the hexagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Remark on the Projective Geometry of Constant Curvature Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and isomorphisms between Fuchsian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On length spectrum metrics and weak metrics on Teichmüller spaces of surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Miyachi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigid actions of mapping class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automorphisms of the complex of domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the volume &amp;quot;Spherical geometry in the eighteenth century, I: Euler, Lagrange and Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spherical geometry in the eighteenth century, I: Euler, Lagrange and Lambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galilei and Huygens: Music and Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ed. Natasha Fabbri and Ferdinando Abbri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Vincenzo Galilei: the Ranaissance dialogue between music and science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa Editrice Olschki, Firenze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Edizione Museo Galileo, 978 88 222 6990 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essays on Topology. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Funar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Funar; Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays on Topology, Dedicated to Valentin Poénaru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.1-11, 2025, 978-3-031-81413-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81414-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galilei and Huygens: Music and science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Vincenzo Galilei, the Renaissance between music and science, ed. Natacha Fabbri and Ferdinando Abbri, Leo S. Olschki editore, Coll. Biblioteca di Galilæana, 12, Firenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9788822269904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview with Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muhammed Uludağ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uludağ, A. Muhammed (ed.); Zeytin, Ayberk (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays on geometry. Celebrating the 65th birthday of Athanase Papadopoulos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 7-20, 2025, 978-3-031-76256-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76257-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Florensky and His World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 801–867</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Cham, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on surfaces, a source for mathematical developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geometry. II, ed. A. Papadopoulos, Springer Nature Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN-10 ‏ : ‎ 3031435095 ; ISBN-13 ‏ : ‎ 978-3031435096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the tradition of Thurston III, Geometry and Dynamics. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston III, Geometry and Dynamics Geometry and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2024, 978-3-031-43501-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43502-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ivanovich Manin (1937–2023): Mathematics, Philosophy, and Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, Switzerland, pp.7-33, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on Surfaces, a Source for Mathematical Developments, p. 7-70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geometry II. (ed. A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43510-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaus’ Spherics in Greek and Arabic Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 1745-1787</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, Switzerland, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry in the Twentieth Century: A Return to Euclid – The Work of Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 1885-1902</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, Switzerland, 2024, 978-3-031-40846-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40846-5_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom: From Mathematics to Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), Springer, Cham, pp. 385-429</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Volume Essays in Geometry Dedicated to Norbert A’Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays in Geometry Dedicated to Norbert A’Campo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 1-28, 2023, 978-3-98547-024-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler and Maupertuis on the figure of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (ed. R. Caddeo and A. Papadopoulos), Springer, p. 47-79</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-031-09569-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09570-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler, Delisle and cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert, ed. R. Caddeo and A. Papadopoulos, Springer, p. 113-138</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some notes on the impact of Lagrange's memoir ``On the construction of geographical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (ed. R. Caddeo and A. Papadopoulos), Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some notes on the impact of Lagrange's memoir &amp;quot;On the construction of geographical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (R. Caddeo and A. papadopoulos, ed.), Springer, p. 175-181</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the volume: In the tradition of Thurston II – Geometry and Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston II -- Geometry and Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2022, 978-3-030-97559-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient geography: some markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert, Springer, p. 9-46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-031-09569-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09570-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques, musique et cosmologie: à partir du Timée de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Les jeux subtils de la poétique, des nombres et de la philosophie : Autour de la musique de Walter Zimmermann, dir. P. Michel, M. Andreatta, et J.-L. Besada. Paris, Hermann, p. 169-208</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9791037006660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Turaev, friend and colleague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Topology and Geometry --- A Collection of Essays Dedicated to Vladimir G. Turaev, European Mathematical Society Press, Berlin, p. 15-44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-98547-001-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note about Mikhaïl Lavrentieff and his world of analysis in the Soviet Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 317-347</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Teichmüller theory, old and new, VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 1-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value distribution theory and Teichmüller's paper ``Einfache Beispiele zur Wertverteilungslehre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VII (A. Papadopoulos, ed.), European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Huygens : mathématicien et théoricien de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christiaan Huygens: Ecrits sur la musique et sur le son, dir. R. Caddeo, X. Hascher, F. Jedrzejewski et A. Papadopoulos, Hermann, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On five papers by Herbert Grötzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 249-415</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Lavrentieff’s paper &amp;quot;Sur une classe de représentations continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 441–451</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller’s paper &amp;quot;Untersuchungen über konforme und quasikonforme Abbildungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 561–583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value distribution theory and Teichmüller’s paper &amp;quot;Einfache Beispiele zur Wertverteilungslehre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 585–603</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller’s work on the type problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 543–560</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse into Thurston's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-030-55927-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55928-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on Nicolas-Auguste Tissot: at the origin of quasiconformal mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII, European Mathematical Society Publishing House, Berlin, p. 289-299</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the tradition of Thurston - Geometry and Topology. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ken'ichi Ohshika; Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston. Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XVI, 2020, 978-3-030-55927-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on Eduard Study’s paper “Contributions to non-Euclidean geometry I”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Eighteen Essays in Non-Euclidean Geometry (V. Alberge and A. Papadopoulos, ed.), European Mathematical Soiety Publishing House, Zurich, p. 253-262.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-03719-196-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and biology: From Aristotle to Thom (with an appendix by S. Negrepontis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 89-128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area in non-Euclidean geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Eighteen Essays in Non-Euclidean Geometry (V. Alberge and A. Papadopoulos, ed.), European Mathematical Soiety Publishing House, Zurich, p. 3-25.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-03719-196-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A path in history, from curvature to convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 305-353</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-030-13609-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convexity in Greek antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 139-152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-030-13609-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and biology: From Aristotle to Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer Nature, p. 89-128.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messiaen et les mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twentieth-Century Music and Mathematics, R. Illiano (ed.), Brepols, Turnhout, p. 3-22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 978-2-503-58570-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busemann’s Work on Hilbert Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works (ed. A. Papadopoulos), Vol. II, Springer Verlag, Cham, p. 123--144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-65623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logos et analogie : notes sur deux thèmes récurrents dans la pensée de Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 261-292</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On three early papers by Herbert Busemann on the foundations of geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 15-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busemann's work on the characterization of Minkowski geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. II (A. Papadopoulos, ed.) Springer Verlag, Cham, 2018, p. 145--159.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-65623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronogeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 133-141.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasiconformal mappings, from Ptolemy's geography to the work of Teichmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uniformization, Riemann-Hilbert Correspondence, Calabi-Yau Manifolds, and Picard-Fuchs Equations, (L. Ji and S.-T. Yau, ed.), International Press and Higher Education Press, Advanced Lectures in Mathematics, Vol. 42, p. 237-315</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom et Aristote : Penser la forme et la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 203-261</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann (1905-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In : Herbert Busemann, Selected Works, Springer Verlag, 2018, Vol. I, p. 3-13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom : des mathématiques à la biologie et à la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 19-149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busemann's metric theory of timelike spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumio Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...95 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 115-131.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riemann surfaces : Reception by the French School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Ji, A. Papadopoulos and S. Yamada,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Riemann to differential geometry and relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On hyperbolic analogues of some classical theorems in spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperbolic geometry and geometric group theory (ed. K. Fujiwara, K. Ohshika and S. Kojima), Advanced Studies of Pure Mathematics, No. 73, Mathematical Society of Japan, Tokyo, 2017, p. 225-253 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-4-86497-042-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauchy and Puiseux : Two precursors of Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Ji, A. Papadopoulos and S. Yamada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Riemann to differential geometry and relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions of the absolute Galois group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI (ed. A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 397--435, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Teichmüller's paper &amp;quot;Extremale quasikonforme Abbildungen und quadratische Differentiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 485-531, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160-1/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Über Extremalprobleme der konformen Geometrie&amp;quot; (On extremal problems in conformal geometry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, p. 597--603</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Bestimmung der extremalen quasikonformen Abbildungen bei geschlossenen orientierten Riemannschen Flächen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, pp.569-580, 2016, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160-1/13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's construction of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, vol. VI (A. Papadopoulos, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 35--69, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Vollständige Lösung einer Extremalaufgabe der quasikonformen Abbildung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichm\"uller theory, Vol. VI (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, 2016, p. 561--567.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Teichmüller theory, old and new, V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishig House, p. 1-15., 2016, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's tame topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Handbook of Teichmüller theory, Vol. VI, European Mathematical Society, Zurich, 2016, pp. 521--532., 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler et les débuts de la topologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 321-347, 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Bestimmung der extremalen quasikonformen Abbildungen bei geschlossenen orientierten Riemannschen Flächen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. V. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, 2015, p. 569--580.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and group theory in music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Group Actions, Vol. II (ed. L. Ji, A. Papadopoulos and S.-T. Yau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Press and Higher Education Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 525-572., 2015, Advanced Lectures in Mathematics, 978-7-04-041363-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler, la géométrie sphérique et le calcul des variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 349-392, 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the early history of moduli and Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L Keen, I. Kra and R. E. Rodriguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipman Bers, a Life in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amercian Mathematical Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 175--262, 2015, 978-1-4704-2056-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitional Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen Program and Its Impact in Mathematics and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, European Mathematical Society Publishing House, pp.217-235, 2015, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/148-1/8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Euler : Quelques points de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 55-111, 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Teichmüller's paper ``Extremale quasikonforme Abbildungen und quadratische Differentiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. V. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, p. 485--531</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the projective geometry of constant curvature spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...61 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen Program and Its Impact in Mathematics and Physics (L. Ji and A. Papadopoulos, ed.), European Mathematical Society Publishing House. IRMA Lectures in Mathematics and Theoretical Physics, vol. 23, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-245, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/148-1/9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions of mapping class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ji, A. Papadopoulos and S.-T. Yau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Group Actions, Vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher Education Press; International Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 189-248., 2014, Advanced Lectures in Mathematics, 978-7-04-041363-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Funk to Hilbert Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, European Mathematical Society Publishing House, p. 33-68., 2014, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak Minkowski Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, European Mathematical Society Publishing House, p. 11-32, 2014, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funk and Hilbert geometries in spaces of constant curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043263v1</w:t>
-[...429 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 330-354., 2014, IRMA Lectures in Mathematics and Theoretical Physics, Vol. 22, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convex real projective structures and Hilbert metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inkang Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 307-338, 2014, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Teichmüller's paper ''Veränderliche Riemannsche Flächen&amp;quot; (Variable Riemann Surfaces)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, European Mathematical Society, pp.787-814, 2014, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/117-1/20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and homeomorphisms between Fuchsian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis and Geometry of Discrete Groups and Hyperbolic Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B48, Research Institute for Mathematical Sciences, pp.95-110, 2014, RIMS Kôkyûroku Bessatsu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Teichmüller theory, old and new, IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society, pp.1-39, 2014, IRMA Lectures in Mathematics and Theoretical Physics Vol. 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/117-1/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Klein's So-called Non-Euclidean geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ji and A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen program and its impact in mathematics and physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 91-136, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/148-1/5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Hilbert's fourth problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbert’s fourth problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 391-431, 2014, IRMA Lectures in Mathematics and Theoretical Physics, Vol. 22, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplicial actions of mapping class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society, pp.297-423, 2012, IRMA Lectures in Mathematics and Theoretical Physics Vol. 17, 978-3-03719-103-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on non-Euclidean geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strasbourg Master Class on geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, pp.1-182, 2012, 978-3-03719-105-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Teichmueller's metric and Thurston's asymmetric metric on Teichmueller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Miyachi</w:t>
-[...4258 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-00117227v1</w:t>
+              <w:t xml:space="preserve">A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, European Mathematical Society Publishing House, 2007, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/029-1/3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Florens Friedrich Chladni : Traité d'acoustique (Édition, présentation , notes et commentaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 392 p., 2025, 9791037043313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essays on Topology, Dedicated to Valentin Poénaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Funar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIII, 732 p., 2025, 978-3-031-81413-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveys in Geometry II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2024, 978-3-031-43509-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43510-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essays in Geometry. Dedicated to Norbert A’Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Press, Hardcover, 1028 pages (+X), 2023, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-98547-024-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Savart - Écrits sur l'acoustique et la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 474 p., 2023, 9791037031839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Tradition of Thurston II -- Geometry and Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Cham, 2022, 526 p., ISBN978-3-030-97559-3, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, XIII, 732 p., 2025, 978-3-031-81413-6</w:t>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Springer Cham, XVII, 428 p., 978-3-031-09569-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveys in Geometry I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, Cham, XI, 467 p., 2022, 978-3-030-86694-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86695-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Huygens : écrits sur la musique et le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 392 p., 2025, 9791037043313</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43510-2⟩</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and Geometry --- A Collection of Essays Dedicated to Vladimir G. Turaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Press, 698 p., 2021, ISBN print 978-3-98547-001-3, ISBN online 978-3-98547-501-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Huygens : Écrits sur la musique et le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, Hermann, Coll. théorie de la musique, Paris, 496 p., 9791037002952</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sauveur : Écrits sur la musique et l'acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 474 p., 2023, 9791037031839</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hermann, Paris, Collection Théorie de la Musique, 366 p., 9791037006844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII, European Mathematical Society Publishing House, 475 p., Zürich,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the tradition of Thurston: Geometry and topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 713p. + xxi, 2020, 978-3-030-55927-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55928-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions, Vol. V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advanced Lectures in Mathematics, Vol. 48, International Press and Higher Education press, 498 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry in History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, Springer Verlag, 640 p., 978-3-030-13609-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eighteen Essays in Non-Euclidean Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, European Mathematical Soiety Publishing House, Zurich, 475 p., 978-3-03719-196-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom : Portrait mathématique et philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CNRS Editions, Paris, 416 p., 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions. Volume IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Advanced Lectures in Mathematics (ALM) Series Profile 41. Somerville, MA: International Press; Beijing: Higher Education Press, 762 p, ISBN 978-1-57146-365-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions. Volume III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Advanced Lectures in Mathematics (ALM) Series Profile 41. Somerville, MA: International Press; Beijing: Higher Education Press, 547 p, ISBN 978-1-57146-364-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann. Selected Works, vol. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Springer Verlag, Cham, 2018, 908 p., 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann. Selected Works. vol. II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Herbert Busemann. Selected Works. vol. II, Springer Verlag, Cham, 2018, 860p., 978-3-319-65623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Riemann to differential geometry and relativity, Berlin: Springer, 647 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaus' Spherics : Early translation and al-Mahani/al-Harawi's version, Critical edition, with historical and mathematical commentaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, Scientia Graeco-Arabica 21, de Gruyter, xiv 874 pages, ISBN 978-3-11-057143-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110571424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Publishing House, Zürich, 596 p., 2016, print 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI, ed. A. Papadopoulos, IRMA Lectures in Mathematics and Theoretical Physics Vol. 27, Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leohnard Euler, Ecrits sur la musique, Vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Caddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022, Springer Cham, XVII, 428 p., 978-3-031-09569-6</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, collection du GREAM, 325 p., 2015, 9782705691288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions, Volume I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Press and Higher Education Press, Vol. 31, 2015, Advanced Lectures in Mathematics,, 9781571463029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Euler, Ecrits sur la musique, Vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Caddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 2021</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, collection du GREAM, 330 p., 2015, 2705690921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen program and its impact in mathematics and in physics (ed. Lizhen Ji and Athanase Papadopoulos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Publishing House. Vol. 23, 2015, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-03719-148-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021, Hermann, Coll. théorie de la musique, Paris, 496 p., 9791037002952</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 516 p., 2015, 978-2-271-08331-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Hermann, Paris, Collection Théorie de la Musique, 366 p., 9791037006844</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions, Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Press and Higher Education Press, Vol. 32, 2015, Advanced Lectures in Mathematics,, 9781571463029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, 460 p., 2014, IRMA Lectures in Mathematics and Theoretical Physics No. 22, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-55928-1⟩</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, 838 p., 2014, 978-3-03719-117-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Advanced Lectures in Mathematics, Vol. 48, International Press and Higher Education press, 498 p</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des lignes parallèles de Johann Heinrich Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Blanchard, 214 p., 2014, Sciences dans l'histoire, Roshdi Rashed, 978-2-85367-266-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metric Spaces, Convexity and Nonpositive Curvature (Second edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society. European Mathematical Society, 6, 320 p., 2014, IRMA Lectures in Mathematics and Theoretical Physics Vol. 6, C. Kassel et V. Turaev, 978-3-03719-132-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg Master Class on Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Publishing House, pp.461, 2012, ISBN 978-3-03719-105-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.874, 2012, 978-3-03719-103-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobachevsky : Pangeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.322, 2010, Heritage of European Mathematics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.883, 2009, 978-3-03719-055-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.802, 2007, 978-3-03719-029-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolic dynamics and hyperbolic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 138 p., 1993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0092577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie et théorie des groupes : les groupes hyperboliques de Gromov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 165 p., 1990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0084913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...1616 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...600 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The infinitesimal and global Thurston geometry of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...6602 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 131 (2), pp.311-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thurston’s asymmetric metric on the space of singular flat metrics with a fixed quadrangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Saglam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70, pp.231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Teichmüller space of acute triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Miyachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 205 (3), pp.649-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00605-024-02017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editors' introduction of the Special issue in honor of Dennis Sullivan on the occasion of his 80th birthday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Basmajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koberda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Seade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Zeinalian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.251-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pafnuty Chebyshev and Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 44, issue 2, June 2022, p. 79 - 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The figure of the Earth: Geography, astronomy and geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Journal of Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2), pp.11-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51790/2712-9942-2022-3-2-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Zeinalian</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangent spaces of the Teichmüller space of the torus with Thurston’s weak metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volumen 47, 325–334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s Next? The Mathematical Legacy of William P. Thurston Edited by Dylan Thurston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00283-021-10084-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Lipschitz maps on one-holed tori and the Thurston metric theory of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214 (1), pp.465-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-021-00624-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Euler and Chebyshev, at the foundation of Russian mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proc. of the conference held in Obninsk for the 200th anniversary for the birth of Pafnuty Chebyshev, 14 May, 2021 (V. Galkin, ed.), 2021, 2(2), p. 42-63., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51790/2712-9942-2021-2-2-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir al-din al-Tusi's treatise on the quadrilateral: The art of being exhaustive l</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 40, No. 2, Dec. 2018, p. 153-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelike Hilbert and Funk geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, p. 1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2019.101554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and map drawing in the eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2019), no. 1-2, p. 91-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32381/GB.2019.41.1-2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. P. Thurston and French mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laudenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.251-274</w:t>
+              <w:t xml:space="preserve">, 2019, 6 (1--2), pp.33-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijections of geodesic lamination space preserving left Hausdorff convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (no. 3), p. 507-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-018-1233-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maps with Least Distortion Between Surfaces: From Geography to Brain Warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Volumen 47, 325–334</w:t>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 66, No. 10, p. 1628-1639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Theorems of Menelaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00283-021-10084-8⟩</w:t>
+              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2019), no. 7, 610--619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029890.2019.1604052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller theory and applications to geometry, topology, and dynamics. Volumes 1 and 2, by John Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/bull/1595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homéomorphismes et nombre d'intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (8), pp.899 - 902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 65, No. 3, March 2018, p. 341--343., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/noti1651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical arc-length as a global holomorphic parameter for analytic curves in the Riemann sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 455, Issue 1, 2017, Pages 742–749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical arc-length as a global conformal parameter for analytic curves in the Riemann sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Nestoridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 455 (1), pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc length as a global conformal parameter for analytic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Nestoridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 445, Issue 2, Pages 1505--1515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2016.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deforming hyperbolic hexagons with applications to the arc and the Thurston metrics on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, April 2017, Volume 182, Issue 4, pp. 913--939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-017-1023-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The horofunction compactification of Teichmüller spaces of surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, p. 160-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.topol.2016.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Auguste Tissot: A link between cartography and quasiconformal theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71(4), 319-336, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-016-0186-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and the translation distances of mapping classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Academiae Scientiarum Fennicae. Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.867--879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5186/aasfm.2016.4158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler and Chebyshev: From the sphere to the plane and backwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings in cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, A volume dedicated to the Jubilee of Academician Vladimir Betelin, 22, pp.55--69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic metrics, measured foliations and pants decompositions for non-orientable surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), p. 157-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/AJM.2016.v20.n1.a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856638v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the inclusion of the quasiconformal Teichmüller space into the length-spectrum Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179 (2), pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-015-0813-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Finsler stucture of the Teichmüller metric and Thurston's asymmetric metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expositiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.30-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exmath.2013.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Menelaus' Spherics III.5 In Arabic mathematics, II: Nasir ad-Din al Tusi and Ibn Abi Jarrada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabic Sciences and Philosophy (Cambridge University Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (01), p. 1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0957423914000083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the legacy of Ibn Al-Haytham: an exposition based on the work of Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), p. 157-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic geometry in the work of Johann Heinrich Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), p. 129-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Menelaus' Spherics III.5 in Arabic mathematics, I: Ibn Iraq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabic Sciences and Philosophy (Cambridge University Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, p 1-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0957423913000088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the homeomorphisms of the space of geodesic laminations on a hyperbolic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Papadoperakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, p. 2179-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2014-11934-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649664v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Funk and Hilbert geometries for spaces of constant curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (1), p. 97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-013-0513-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical development of Teichmüller theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (2), pp 119-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-012-0104-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the classification of mapping class actions on Thurston's asymmetric metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (3), p. 499-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S030500411300039X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Lobachevsky's trigonometric formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1-2), pp.203-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The space of measured foliations of the hexagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Josai Mathematical Monographs, Special issue for the Proceedings of an international conference in Josai University (Tokyo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, p. 3-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On various Teichmüller spaces of a surface of infinite topological type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140, pp.561-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2011-10918-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The behaviour of Fenchel-Nielsen distance under a change of pants decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), p. 369-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CAG.2012.v20.n2.a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the ideal triangulation graph of a punctured surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), p. 1367-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On local comparison between various metrics on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometriae Dedicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 214 (1), pp.465-488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10711-021-00624-z⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 157 (1), pp.91-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-011-9601-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Lipschitz maps between hyperbolic surfaces with applications to Teichmüller theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51790/2712-9942-2021-2-2-4⟩</w:t>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (1), p. 63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-012-9694-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some metrics on Teichmüller spaces of surfaces of infinite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 363 (8), pp.4109-4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2011-05090-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sumio Yamada</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309330v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Fenchel-Nielsen coordinates on Teichmüller spaces of surfaces of infinite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongliang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2019.101554⟩</w:t>
+              <w:t xml:space="preserve">Annales Academiae Scientiarum Fennicae. Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, p. 621-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5186/aasfm.2011.3637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the arc and curve complex of a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/EMSS/32⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109990387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405188v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On hyperbolic geometry and the history of its reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1--2), pp.33--81</w:t>
+              <w:t xml:space="preserve">Matematicheskoe prosveshchenie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ser. III, Vol. 14, pp. 10--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length spectra and the Teichmüller metric for surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 189 (no. 3), p. 507-521. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00605-018-1233-4⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 161 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-009-0145-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375691v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shortening all the simple closed geodesics on surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.1775-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-09-10195-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389344v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length spectra and the Teichmüller metric for surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029890.2019.1604052⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), p. 295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-009-0145-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak Finsler Structures and the Funk Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/bull/1595⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109002461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic symmetrization of convex sets and of Finsler structures, with applications to Hilbert geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expositiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exmath.2008.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measured foliations and mapping class groups of surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balkan Journal of Geometry and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.93-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rigidity theorem for the mapping class group action on the space of unmeasured foliations on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (12), pp.4453-4460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shift coordinates, stretch lines and polyhedral structures for Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (4), pp.309-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-007-0518-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the topology defined by Thurston's asymmetric metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (3), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004107000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak metrics on Euclidean domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JP Journal of Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.3-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medie e proporzioni nella musica greca antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 55, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the isometries of ideal polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 54, num. 1, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's weak metric on the Teichmüller space of the torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belkhirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 357, pp.3311-3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-05-03735-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonance musicale et complexité mathématique (Musical consonance and mathematical complexity)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Weil-Petersson Kähler form and affine foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 27, num. 1, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-005-2571-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broken hyperbolic structures and affine foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Oertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 15, num. 2, pp.269-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0019-3577(04)90019-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spaces of foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti del Seminario della Facoltà di Scienze dell'Università di Cagliari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 73, num. 1, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic structures and measured foliations on 2-dimensional complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 139, num. 1, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-002-0519-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matematica nella musica di Olivier Messiaen (The mathematics of music of Olivier messiaen).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, num. 47, pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolic coding for the geodesic flow associated to a word hyperbolic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 109, pp.465 -- 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-002-0321-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piecewise-linear coordinates for affine foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70, pp.265-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00032-002-0010-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horofonctions and symbolic dynamics on Gromov hyperbolic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glasgow Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43, pp.425 -- 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0017089501030063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical functions and conformal densities on spherically symmetric CAT(-1)-spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 351, pp.2745--2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-99-02155-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive eigenfunctions of the Laplacian and conformal densities on homogeneous trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, pp.609--624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0024610797005164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper and lower bounds for the mass of the geodesic flow on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121, pp.479--493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004196001478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fatou-type theorem for functions associated to conformal densities on the boundary of a metric tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 82, pp.3765--3768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02362633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récurrence de marches aléatoires et ergodicité du flot géodésique sur les graphes réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 79, pp.130--152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliations of surfaces and semi-Markovian subsets of subshifts of finite type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 66, pp.171-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une formule de transformation pour les densités conformes au bord des CAT(-1)-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 356 (8), pp.899 - 902. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 320, pp.1231--1236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...2576 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dichotomie de Hopf pour les flots géodésiques associés aux groupes discrets d'isométries des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 363 (8), pp.4109-4134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2011-05090-7⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 343, pp.883--898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-1994-1207579-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...2817 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension du flot de Fenchel-Nielsen au bord de l'espace de Teichmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 320, pp.1231--1236</w:t>
+              <w:t xml:space="preserve">, 1986, 302, Série I (8), pp.325-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la forme bilinéaire associée à un réseau ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 302, Série I (8), pp.325-327</w:t>
+              <w:t xml:space="preserve">, 1985, 301, série I (18), pp.833-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux ferroviaires et courbes simples sur une surface (Train tracks and simple curves on surfaces).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 297 Série I, pp. 565-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23744,51 +23810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best maps between surfaces in mathematics, geography, biology and art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Conference of BGP on Recent Advances in Mathematics and its Applications, Department of Mathematics and Astronomy, University of Lucknow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lucknow, India. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -23824,806 +23890,806 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teichmüller Theory and Grothendieck-Teichmüller Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhen Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Higher Education Press, Beijing, 347 p., 2022, 978-7-04-057638-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoulli, tête de Série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde, Supplément Science et Médecine, 25 avril 2018, p. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GÉOMÉTRIE EUCLIDIENNE ET CRÉATION ARTISTIQUE SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'art topologique Mathématiques et création musicale ou « poly-art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Gérando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphores et analogies musicales dans le Timée de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Les jeux subtils de la poétique, des mathématiques et de la philosophie autour de la musique de Walter Zimmermann", 27/03/2018, Unistra, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler's Work on Sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium, Université d’Athènes, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and Music in Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mathématiques et musique : des Grecs à Euler", 10-11/09/2015], Unistra, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’édition des textes sur la musique d’Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes du GREAM « Les problématiques de la recherche sur la musique en acte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les œuvres d'Euler sur la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de mathématiques, 21/06/2013, Universita degli Studi di Cagliari, Cagliari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cagliari, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les œuvres d'Euler sur la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Gream, 29/05/2013, Unistra, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016441v1</w:t>
-              </w:r>
-[...318 lines deleted...]
-                <w:t xml:space="preserve">hal-02943266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId466"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -24778,51 +24844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498443v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Miyachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken'Ichi Ohshika" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yamada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Saglam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Tanab&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Negrepontis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Bar-Natan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turaev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05090273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990585v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449425v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Pan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03993581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Charitos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171775v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570185v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936616v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276762v5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alberge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkana Brakalova-Trevithick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi I Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04101235v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782032v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert A'Campo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086187v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alessandrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixu Su" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troyanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240286v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Ji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Nestoridis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064449v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Mccarthy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Funar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81414-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04614770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381605v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Caddeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86695-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55928-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shing-Tung Yau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Dani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshdi Rashed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571424" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/161" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/132" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/05" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coornaert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0092577" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delzant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0084913" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339439v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822269904" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81414-3_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhammed Uluda&#287;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76257-4_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629182v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2_2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04477503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43502-7_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629216v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40846-5_60" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ems.press/books/irma/265" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09570-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514898v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-55928-1#toc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A'Campo-Neuen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441632v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3_2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126614v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197156v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853735v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981342v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630212v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/13" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381978v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395976v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346539v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027418v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000439/index.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399593v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079340v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134065v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bookstore.ams.org/mbk-93" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkang Kim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/20" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000438/index.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-HS18SJ7L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/15" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114170v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707476v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695961v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029-1/3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-024-02017-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2022-3-2-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Basmajian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koberda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Seade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zeinalian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539533v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533743v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-021-10084-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-021-00624-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435918v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2021-2-2-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966154v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2019.101554" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506092v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laudenbach" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/EMSS/32" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590381v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/GB.2019.41.1-2.4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-018-1233-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2019.1604052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1595" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti1651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.06.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.02.031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-017-1023-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.05.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-016-0186-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2016.4158" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399502v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856638v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Penner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2016.v20.n1.a7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664093v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-015-0813-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641949v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2013.12.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123959v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423914000083" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423913000088" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649664v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Papadoperakis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-11934-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0513-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790744v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0104-y" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5M8PLWK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500411300039X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908449v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589706v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2012.v20.n2.a6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507878v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2011-10918-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423547v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Korkmaz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2725" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545668v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-011-9601-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446542v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-012-9694-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309330v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2011-05090-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461240v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Sun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2011.3637" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405188v4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990387" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375691v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-009-0145-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389344v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10195-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276958v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002461" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2008.10.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288136v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145946v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276223v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-007-0518-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000023" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NKR26SDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141702v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088021v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110849v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139039v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belkhirat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-05-03735-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142231v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087469v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-005-2571-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112553v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oertel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-3577(04)90019-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ9XZ3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083846v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083847v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-002-0519-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73XKDSQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083740v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-002-0321-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4P1JGZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-002-0010-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81F7JGG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124049v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089501030063" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125139v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02155-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125145v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024610797005164" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125142v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004196001478" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125147v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125357v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02362633" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129540v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125381v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-1994-1207579-2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310436v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141722v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05002124v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921666v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016440v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016442v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115491v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016441v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016447v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Negrepontis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498443v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;ret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Miyachi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken'Ichi Ohshika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yamada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05090273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Saglam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Tanab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Bar-Natan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turaev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990585v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Pan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449425v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696185v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03993581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Charitos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171775v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570185v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936616v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alberge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkana Brakalova-Trevithick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282383v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi I Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276762v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04101235v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782032v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086187v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alessandrini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixu Su" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert A'Campo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troyanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240286v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Nestoridis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064449v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Mccarthy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Caddeo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822269904" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Funar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81414-3_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhammed Uluda&#287;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76257-4_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04477503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43502-7_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40846-5_60" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ems.press/books/irma/265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09570-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55928-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-55928-1#toc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A'Campo-Neuen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381981v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/161" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213850v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381978v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000439/index.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bookstore.ams.org/mbk-93" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000438/index.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkang Kim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/20" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-HS18SJ7L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707476v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/103" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029-1/3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81414-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04614770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581924v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86695-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shing-Tung Yau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334982v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Dani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshdi Rashed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571424" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067119v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/132" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695953v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550468v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/087" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/05" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coornaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0092577" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delzant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0084913" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-024-02017-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Basmajian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koberda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Seade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zeinalian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2022-3-2-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-021-10084-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-021-00624-z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2021-2-2-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966154v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2019.101554" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/GB.2019.41.1-2.4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laudenbach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-018-1233-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2019.1604052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1595" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti1651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.06.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390207v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.02.031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-017-1023-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.05.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-016-0186-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2016.4158" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399502v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856638v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Penner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2016.v20.n1.a7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664093v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-015-0813-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641949v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2013.12.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123959v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423914000083" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423913000088" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649664v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Papadoperakis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-11934-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0513-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790744v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0104-y" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5M8PLWK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500411300039X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764915v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507878v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2011-10918-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589706v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2012.v20.n2.a6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423547v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Korkmaz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2725" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545668v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-011-9601-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446542v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-012-9694-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309330v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2011-05090-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461240v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Sun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2011.3637" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405188v4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990387" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560781v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375691v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-009-0145-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389344v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10195-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276958v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002461" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2008.10.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288136v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145946v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276223v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-007-0518-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000023" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NKR26SDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141702v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110849v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088021v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139039v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belkhirat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-05-03735-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142231v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087469v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-005-2571-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112553v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oertel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-3577(04)90019-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ9XZ3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083846v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083847v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-002-0519-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73XKDSQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083740v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-002-0321-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4P1JGZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-002-0010-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81F7JGG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124049v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089501030063" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125139v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02155-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125145v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024610797005164" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125142v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004196001478" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125357v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02362633" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125147v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129540v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125381v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-1994-1207579-2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310436v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141722v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05002124v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921666v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016440v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151685v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016442v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115491v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016447v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016441v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>