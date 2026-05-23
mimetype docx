--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -81,23766 +81,23932 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (75)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on angles and solid angles, in relation with Euler's memoir De mensura angulorum solidorum</w:t>
+                <w:t xml:space="preserve">Introduction to the volume &amp;quot;Spherical geometry in the eighteenth century, I: Euler, Lagrange and Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelios Negrepontis</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spherical geometry in the eighteenth century, I: Euler, Lagrange and Lambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573143v1</w:t>
+                <w:t xml:space="preserve">hal-05561409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Heinrich Lambert's memoir ``Theorie der Parallellinien&amp;quot;: A review with commentary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galilei and Huygens: Music and science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Vincenzo Galilei, the Renaissance between music and science, ed. Natacha Fabbri and Ferdinando Abbri, Leo S. Olschki editore, Coll. Biblioteca di Galilæana, 12, Firenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9788822269904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galilei and Huygens: Music and Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ed. Natasha Fabbri and Ferdinando Abbri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Vincenzo Galilei: the Ranaissance dialogue between music and science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa Editrice Olschki, Firenze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Edizione Museo Galileo, 978 88 222 6990 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essays on Topology. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Funar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Funar; Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays on Topology, Dedicated to Valentin Poénaru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.1-11, 2025, 978-3-031-81413-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81414-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview with Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muhammed Uludağ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uludağ, A. Muhammed (ed.); Zeytin, Ayberk (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays on geometry. Celebrating the 65th birthday of Athanase Papadopoulos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 7-20, 2025, 978-3-031-76256-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76257-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Florensky and His World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 801–867</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Cham, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ivanovich Manin (1937–2023): Mathematics, Philosophy, and Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, Switzerland, pp.7-33, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on Surfaces, a Source for Mathematical Developments, p. 7-70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geometry II. (ed. A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43510-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on surfaces, a source for mathematical developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geometry. II, ed. A. Papadopoulos, Springer Nature Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN-10 ‏ : ‎ 3031435095 ; ISBN-13 ‏ : ‎ 978-3031435096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the tradition of Thurston III, Geometry and Dynamics. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston III, Geometry and Dynamics Geometry and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2024, 978-3-031-43501-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43502-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaus’ Spherics in Greek and Arabic Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 1745-1787</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, Switzerland, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry in the Twentieth Century: A Return to Euclid – The Work of Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 1885-1902</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, Switzerland, 2024, 978-3-031-40846-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40846-5_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom: From Mathematics to Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), Springer, Cham, pp. 385-429</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-3-031-40845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Volume Essays in Geometry Dedicated to Norbert A’Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays in Geometry Dedicated to Norbert A’Campo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 1-28, 2023, 978-3-98547-024-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler and Maupertuis on the figure of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (ed. R. Caddeo and A. Papadopoulos), Springer, p. 47-79</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-031-09569-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09570-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler, Delisle and cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert, ed. R. Caddeo and A. Papadopoulos, Springer, p. 113-138</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some notes on the impact of Lagrange's memoir ``On the construction of geographical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (ed. R. Caddeo and A. Papadopoulos), Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some notes on the impact of Lagrange's memoir &amp;quot;On the construction of geographical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (R. Caddeo and A. papadopoulos, ed.), Springer, p. 175-181</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the volume: In the tradition of Thurston II – Geometry and Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston II -- Geometry and Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2022, 978-3-030-97559-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient geography: some markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert, Springer, p. 9-46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-031-09569-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09570-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques, musique et cosmologie: à partir du Timée de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Les jeux subtils de la poétique, des nombres et de la philosophie : Autour de la musique de Walter Zimmermann, dir. P. Michel, M. Andreatta, et J.-L. Besada. Paris, Hermann, p. 169-208</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9791037006660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Turaev, friend and colleague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Topology and Geometry --- A Collection of Essays Dedicated to Vladimir G. Turaev, European Mathematical Society Press, Berlin, p. 15-44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-98547-001-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Lavrentieff’s paper &amp;quot;Sur une classe de représentations continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 441–451</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller’s paper &amp;quot;Untersuchungen über konforme und quasikonforme Abbildungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 561–583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value distribution theory and Teichmüller’s paper &amp;quot;Einfache Beispiele zur Wertverteilungslehre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 585–603</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note about Mikhaïl Lavrentieff and his world of analysis in the Soviet Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 317-347</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Teichmüller theory, old and new, VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 1-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value distribution theory and Teichmüller's paper ``Einfache Beispiele zur Wertverteilungslehre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VII (A. Papadopoulos, ed.), European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Huygens : mathématicien et théoricien de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christiaan Huygens: Ecrits sur la musique et sur le son, dir. R. Caddeo, X. Hascher, F. Jedrzejewski et A. Papadopoulos, Hermann, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On five papers by Herbert Grötzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 249-415</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller’s work on the type problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 543–560</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse into Thurston's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-030-55927-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55928-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on Nicolas-Auguste Tissot: at the origin of quasiconformal mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII, European Mathematical Society Publishing House, Berlin, p. 289-299</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the tradition of Thurston - Geometry and Topology. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ken'ichi Ohshika; Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the tradition of Thurston. Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XVI, 2020, 978-3-030-55927-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on Eduard Study’s paper “Contributions to non-Euclidean geometry I”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Eighteen Essays in Non-Euclidean Geometry (V. Alberge and A. Papadopoulos, ed.), European Mathematical Soiety Publishing House, Zurich, p. 253-262.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-03719-196-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A path in history, from curvature to convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 305-353</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-030-13609-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convexity in Greek antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 139-152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-030-13609-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and biology: From Aristotle to Thom (with an appendix by S. Negrepontis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 89-128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area in non-Euclidean geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Eighteen Essays in Non-Euclidean Geometry (V. Alberge and A. Papadopoulos, ed.), European Mathematical Soiety Publishing House, Zurich, p. 3-25.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-3-03719-196-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and biology: From Aristotle to Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer Nature, p. 89-128.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messiaen et les mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twentieth-Century Music and Mathematics, R. Illiano (ed.), Brepols, Turnhout, p. 3-22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 978-2-503-58570-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busemann’s Work on Hilbert Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works (ed. A. Papadopoulos), Vol. II, Springer Verlag, Cham, p. 123--144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-65623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann (1905-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In : Herbert Busemann, Selected Works, Springer Verlag, 2018, Vol. I, p. 3-13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logos et analogie : notes sur deux thèmes récurrents dans la pensée de Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 261-292</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On three early papers by Herbert Busemann on the foundations of geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 15-28.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busemann's work on the characterization of Minkowski geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. II (A. Papadopoulos, ed.) Springer Verlag, Cham, 2018, p. 145--159.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-65623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronogeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 133-141.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom et Aristote : Penser la forme et la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 203-261</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasiconformal mappings, from Ptolemy's geography to the work of Teichmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uniformization, Riemann-Hilbert Correspondence, Calabi-Yau Manifolds, and Picard-Fuchs Equations, (L. Ji and S.-T. Yau, ed.), International Press and Higher Education Press, Advanced Lectures in Mathematics, Vol. 42, p. 237-315</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom : des mathématiques à la biologie et à la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 19-149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busemann's metric theory of timelike spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 115-131.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauchy and Puiseux : Two precursors of Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Ji, A. Papadopoulos and S. Yamada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Riemann to differential geometry and relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riemann surfaces : Reception by the French School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Ji, A. Papadopoulos and S. Yamada,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Riemann to differential geometry and relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On hyperbolic analogues of some classical theorems in spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperbolic geometry and geometric group theory (ed. K. Fujiwara, K. Ohshika and S. Kojima), Advanced Studies of Pure Mathematics, No. 73, Mathematical Society of Japan, Tokyo, 2017, p. 225-253 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-4-86497-042-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions of the absolute Galois group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI (ed. A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 397--435, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Teichmüller's paper &amp;quot;Extremale quasikonforme Abbildungen und quadratische Differentiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 485-531, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160-1/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Über Extremalprobleme der konformen Geometrie&amp;quot; (On extremal problems in conformal geometry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, p. 597--603</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Bestimmung der extremalen quasikonformen Abbildungen bei geschlossenen orientierten Riemannschen Flächen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, pp.569-580, 2016, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160-1/13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's construction of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, vol. VI (A. Papadopoulos, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 35--69, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Teichmüller theory, old and new, V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishig House, p. 1-15., 2016, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Vollständige Lösung einer Extremalaufgabe der quasikonformen Abbildung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichm\"uller theory, Vol. VI (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, 2016, p. 561--567.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's tame topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Handbook of Teichmüller theory, Vol. VI, European Mathematical Society, Zurich, 2016, pp. 521--532., 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler et les débuts de la topologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 321-347, 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and group theory in music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Group Actions, Vol. II (ed. L. Ji, A. Papadopoulos and S.-T. Yau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Press and Higher Education Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 525-572., 2015, Advanced Lectures in Mathematics, 978-7-04-041363-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Bestimmung der extremalen quasikonformen Abbildungen bei geschlossenen orientierten Riemannschen Flächen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. V. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, 2015, p. 569--580.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler, la géométrie sphérique et le calcul des variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 349-392, 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the early history of moduli and Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L Keen, I. Kra and R. E. Rodriguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipman Bers, a Life in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amercian Mathematical Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 175--262, 2015, 978-1-4704-2056-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitional Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen Program and Its Impact in Mathematics and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, European Mathematical Society Publishing House, pp.217-235, 2015, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/148-1/8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Euler : Quelques points de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 55-111, 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Teichmüller's paper ``Extremale quasikonforme Abbildungen und quadratische Differentiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. V. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, p. 485--531</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the projective geometry of constant curvature spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen Program and Its Impact in Mathematics and Physics (L. Ji and A. Papadopoulos, ed.), European Mathematical Society Publishing House. IRMA Lectures in Mathematics and Theoretical Physics, vol. 23, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-245, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/148-1/9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convex real projective structures and Hilbert metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inkang Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 307-338, 2014, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A commentary on Teichmüller's paper ''Veränderliche Riemannsche Flächen&amp;quot; (Variable Riemann Surfaces)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A'Campo-Neuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, European Mathematical Society, pp.787-814, 2014, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/117-1/20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions of mapping class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ji, A. Papadopoulos and S.-T. Yau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Group Actions, Vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher Education Press; International Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 189-248., 2014, Advanced Lectures in Mathematics, 978-7-04-041363-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Funk to Hilbert Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, European Mathematical Society Publishing House, p. 33-68., 2014, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funk and Hilbert geometries in spaces of constant curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 330-354., 2014, IRMA Lectures in Mathematics and Theoretical Physics, Vol. 22, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak Minkowski Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, European Mathematical Society Publishing House, p. 11-32, 2014, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and homeomorphisms between Fuchsian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis and Geometry of Discrete Groups and Hyperbolic Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B48, Research Institute for Mathematical Sciences, pp.95-110, 2014, RIMS Kôkyûroku Bessatsu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Teichmüller theory, old and new, IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society, pp.1-39, 2014, IRMA Lectures in Mathematics and Theoretical Physics Vol. 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/117-1/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Klein's So-called Non-Euclidean geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Ji and A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen program and its impact in mathematics and physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 91-136, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/148-1/5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Hilbert's fourth problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147-1/15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbert’s fourth problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, p. 391-431, 2014, IRMA Lectures in Mathematics and Theoretical Physics, Vol. 22, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplicial actions of mapping class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society, pp.297-423, 2012, IRMA Lectures in Mathematics and Theoretical Physics Vol. 17, 978-3-03719-103-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on non-Euclidean geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Athanase Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strasbourg Master Class on geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, pp.1-182, 2012, 978-3-03719-105-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Teichmueller's metric and Thurston's asymmetric metric on Teichmueller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
-[...5379 lines deleted...]
-                <w:t xml:space="preserve">hal-00117227v1</w:t>
+              <w:t xml:space="preserve">A. Papadopoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, European Mathematical Society Publishing House, 2007, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/029-1/3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (85)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on angles and solid angles, in relation with Euler's memoir De mensura angulorum solidorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Negrepontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Heinrich Lambert's memoir ``Theorie der Parallellinien&amp;quot;: A review with commentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498443v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Lambert conformal conical projection and the general map of the Russian Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452565v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Weil, André Weil, Bourbaki and Pythagorean mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical trigonometry before the modern era: The treatise of Nasir al-Din al-Tusi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On families of Finsler metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On spaces of Euclidean triangles and triangulated Euclidean surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André and Simone Weil: Mathematics, social activism and Indian culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Tanabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mathematics of periodic anthyphairesis as a basis for the full understanding of Plato's philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Negrepontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convex structures of the unit tangent spheres in Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Bar-Natan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler's work on spherical geometry: An overview with comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Turaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Marinus--Ptolemy and Delisle--Euler conical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990585v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry in the twentieth century: A return to Euclid -- The work of Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The earthquake metric on Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiping Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some footnotes on Thurston's Notes &amp;quot;The Geometry and Topology of 3-manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The infinitesimal and global Thurston geometry of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449425v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveys in Geometry II. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The horocyclic metric on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Florensky and his world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café conversations: A tribute to Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaus' Spherics in Greek and Arabic mathematics and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Teichmüller space of acute triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelike Hilbert geometry of the spherical simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom: From mathematics to philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairaut, Euler and the figure of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Sullivan: Mathematics and physics; manifold and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Teichmüller-Randers metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Delisle's geographical projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's Asymmetric Metric on the Space of Singular Flat Metrics with a Fixed Quadrangulatioṅ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and map drawing in the eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideal triangles, hyperbolic surfaces and the Thurston metric on Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimal stretch maps between Euclidean triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Map drawing and foliations of the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangent spaces of the Teichmüller space of the torus with Thurston's weak metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on Nicolas-Auguste Tissot: At the origin of quasiconformal mappings (to appear in Vol. VII of the Handbook of Teichmüller Theory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques, musique et cosmologie : A partir du Timée de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse into Thurston's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936616v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On five papers by Herbert Grötzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir al-Din al-Tusi's treatise on the quadrilateral: The art of being exhaustive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIMELIKE HILBERT AND FUNK GEOMETRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276762v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Untersuchungen über konforme und quasikonforme Abbildungen&amp;quot; (Investigations on conformal and quasiconformal mappings) (to appear in Vol. VII of the Handbook of Teichmüller theory).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messiaen et les mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convexity in Greek antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Lipschitz maps on one-holed tori and the Thurston metric theory of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi I Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282383v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ivanovich Manin (1937-2023): Mathematics, philosophy, poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller's work on the type problem (To appear in Vol. VII of the Handbook of Teichmüller theory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkana Brakalova-Trevithick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note about Mikhaïl Lavrentieff and his world of analysis in the Soviet Union (With an appendix by Galina Sinkevich)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and biology: From Aristotle to Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijections of geodesic lamination space preserving left Hausdorff convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782032v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homéomorphismes et nombre d'intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed, Historian of Greek and Arabic mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann (1905--1994). A biography for his Selected Works edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking backward: From Euler to Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics, physics and philosophy in Riemann's work and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics in Riemann's mathematical papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Auguste Tissot: A link between cartography and quasiconformal theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Über Extremalprobleme der konformen Geometrie&amp;quot; (On extremal problems in conformal geometry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE HOROFUNCTION COMPACTIFICATION OF THE ARC METRIC ON TEICHMÜLLER SPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086187v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasiconformal mappings, from Ptolemy's geography to the work of Teichmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On three early papers by Herbert Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler and Chebyshev: From the sphere to the plane and backwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deforming hyperbolic hexagons with applications to the arc and the Thurston metrics on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240286v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions of the absolute Galois group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and the translation lengths of mapping classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's tame topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Grothendieck's construction of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc length as a conformal parameter for locally analytic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Nestoridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Commentary on Teichmüller's paper ``Vollständige Lösung einer Extremalaufgabe der quasikonformen Abbildung&amp;quot; (Complete solution of an extremal problem of the quasiconformal mapping)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the works of Euler and his followers on spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On hyperbolic analogues of some classical theorems in spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064449v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The space of measured foliations of the hexagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Remark on the Projective Geometry of Constant Curvature Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and isomorphisms between Fuchsian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On length spectrum metrics and weak metrics on Teichmüller spaces of surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigid actions of mapping class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automorphisms of the complex of domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Teichmüller-Randers metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spherical geometry in the eighteenth century, I: Euler, Lagrange and Lambert</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 76 (2), pp.577-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The infinitesimal and global Thurston geometry of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Vincenzo Galilei: the Ranaissance dialogue between music and science</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (2), pp.311-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston’s asymmetric metric on the space of singular flat metrics with a fixed quadrangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays on Topology, Dedicated to Valentin Poénaru</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Teichmüller space of acute triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Vincenzo Galilei, the Renaissance between music and science, ed. Natacha Fabbri and Ferdinando Abbri, Leo S. Olschki editore, Coll. Biblioteca di Galilæana, 12, Firenze</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205 (3), pp.649-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-024-02017-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The figure of the Earth: Geography, astronomy and geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays on geometry. Celebrating the 65th birthday of Athanase Papadopoulos</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Russian Journal of Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51790/2712-9942-2022-3-2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editors' introduction of the Special issue in honor of Dennis Sullivan on the occasion of his 80th birthday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Basmajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koberda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Seade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Zeinalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 801–867</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.251-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pafnuty Chebyshev and Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geometry. II, ed. A. Papadopoulos, Springer Nature Switzerland</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 44, issue 2, June 2022, p. 79 - 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangent spaces of the Teichmüller space of the torus with Thurston’s weak metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Miyachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the tradition of Thurston III, Geometry and Dynamics Geometry and Dynamics</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ivanovich Manin (1937–2023): Mathematics, Philosophy, and Poetry</w:t>
+              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volumen 47, 325–334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s Next? The Mathematical Legacy of William P. Thurston Edited by Dylan Thurston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman)</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00283-021-10084-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Lipschitz maps on one-holed tori and the Thurston metric theory of Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geometry II. (ed. A. Papadopoulos)</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Menelaus’ Spherics in Greek and Arabic Mathematics</w:t>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214 (1), pp.465-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-021-00624-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Euler and Chebyshev, at the foundation of Russian mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 1745-1787</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Geometry in the Twentieth Century: A Return to Euclid – The Work of Herbert Busemann</w:t>
+              <w:t xml:space="preserve">Russian Journal of Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proc. of the conference held in Obninsk for the 200th anniversary for the birth of Pafnuty Chebyshev, 14 May, 2021 (V. Galkin, ed.), 2021, 2(2), p. 42-63., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51790/2712-9942-2021-2-2-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir al-din al-Tusi's treatise on the quadrilateral: The art of being exhaustive l</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), p. 1885-1902</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 40, No. 2, Dec. 2018, p. 153-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timelike Hilbert and Funk geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice (ed. Bharath Sriraman), Springer, Cham, pp. 385-429</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, p. 1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2019.101554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics and map drawing in the eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays in Geometry Dedicated to Norbert A’Campo</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2019), no. 1-2, p. 91-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32381/GB.2019.41.1-2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. P. Thurston and French mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laudenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (ed. R. Caddeo and A. Papadopoulos), Springer, p. 47-79</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Euler, Delisle and cartography</w:t>
+              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1--2), pp.33-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maps with Least Distortion Between Surfaces: From Geography to Brain Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert, ed. R. Caddeo and A. Papadopoulos, Springer, p. 113-138</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 66, No. 10, p. 1628-1639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijections of geodesic lamination space preserving left Hausdorff convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (ed. R. Caddeo and A. Papadopoulos), Springer</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Some notes on the impact of Lagrange's memoir &amp;quot;On the construction of geographical maps</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (no. 3), p. 507-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-018-1233-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Theorems of Menelaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert (R. Caddeo and A. papadopoulos, ed.), Springer, p. 175-181</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2019), no. 7, 610--619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029890.2019.1604052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller theory and applications to geometry, topology, and dynamics. Volumes 1 and 2, by John Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the tradition of Thurston II -- Geometry and Groups</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/bull/1595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homéomorphismes et nombre d'intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert, Springer, p. 9-46</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathématiques, musique et cosmologie: à partir du Timée de Platon</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (8), pp.899 - 902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Les jeux subtils de la poétique, des nombres et de la philosophie : Autour de la musique de Walter Zimmermann, dir. P. Michel, M. Andreatta, et J.-L. Besada. Paris, Hermann, p. 169-208</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Turaev, friend and colleague</w:t>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 65, No. 3, March 2018, p. 341--343., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/noti1651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical arc-length as a global holomorphic parameter for analytic curves in the Riemann sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Topology and Geometry --- A Collection of Essays Dedicated to Vladimir G. Turaev, European Mathematical Society Press, Berlin, p. 15-44</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 455, Issue 1, 2017, Pages 742–749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical arc-length as a global conformal parameter for analytic curves in the Riemann sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Nestoridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 317-347</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 455 (1), pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc length as a global conformal parameter for analytic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Nestoridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 1-17</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 445, Issue 2, Pages 1505--1515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2016.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deforming hyperbolic hexagons with applications to the arc and the Thurston metrics on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VII (A. Papadopoulos, ed.), European Mathematical Society</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, April 2017, Volume 182, Issue 4, pp. 913--939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-017-1023-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The horofunction compactification of Teichmüller spaces of surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christiaan Huygens: Ecrits sur la musique et sur le son, dir. R. Caddeo, X. Hascher, F. Jedrzejewski et A. Papadopoulos, Hermann, Paris</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, p. 160-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.topol.2016.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Auguste Tissot: A link between cartography and quasiconformal theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 249-415</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71(4), 319-336, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-016-0186-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's metric on Teichmüller space and the translation distances of mapping classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 441–451</w:t>
-[...85 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Academiae Scientiarum Fennicae. Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.867--879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5186/aasfm.2016.4158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler and Chebyshev: From the sphere to the plane and backwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 561–583</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Proceedings in cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, A volume dedicated to the Jubilee of Academician Vladimir Betelin, 22, pp.55--69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic metrics, measured foliations and pants decompositions for non-orientable surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Penner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 585–603</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), p. 157-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/AJM.2016.v20.n1.a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856638v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the inclusion of the quasiconformal Teichmüller space into the length-spectrum Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII (ed. A. Papadopoulos), European Mathematical Society Publishing House, Berlin, p. 543–560</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179 (2), pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-015-0813-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Finsler stucture of the Teichmüller metric and Thurston's asymmetric metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the tradition of Thurston</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Expositiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.30-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exmath.2013.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Menelaus' Spherics III.5 In Arabic mathematics, II: Nasir ad-Din al Tusi and Ibn Abi Jarrada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII, European Mathematical Society Publishing House, Berlin, p. 289-299</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabic Sciences and Philosophy (Cambridge University Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (01), p. 1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0957423914000083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the legacy of Ibn Al-Haytham: an exposition based on the work of Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the tradition of Thurston. Geometry and Topology</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), p. 157-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic geometry in the work of Johann Heinrich Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Eighteen Essays in Non-Euclidean Geometry (V. Alberge and A. Papadopoulos, ed.), European Mathematical Soiety Publishing House, Zurich, p. 253-262.</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), p. 129-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Menelaus' Spherics III.5 in Arabic mathematics, I: Ibn Iraq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 89-128</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              <w:t xml:space="preserve">Arabic Sciences and Philosophy (Cambridge University Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, p 1-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0957423913000088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the homeomorphisms of the space of geodesic laminations on a hyperbolic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Papadoperakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Eighteen Essays in Non-Euclidean Geometry (V. Alberge and A. Papadopoulos, ed.), European Mathematical Soiety Publishing House, Zurich, p. 3-25.</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, p. 2179-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2014-11934-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649664v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Funk and Hilbert geometries for spaces of constant curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 305-353</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (1), p. 97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-013-0513-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical development of Teichmüller theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer, p. 139-152</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (2), pp 119-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-012-0104-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the classification of mapping class actions on Thurston's asymmetric metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometry in History (ed. S. G. Dani and A. Papadopoulos), Springer Nature, p. 89-128.</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (3), p. 499-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S030500411300039X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The space of measured foliations of the hexagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth-Century Music and Mathematics, R. Illiano (ed.), Brepols, Turnhout, p. 3-22</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Busemann’s Work on Hilbert Geometry</w:t>
+              <w:t xml:space="preserve">Josai Mathematical Monographs, Special issue for the Proceedings of an international conference in Josai University (Tokyo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, p. 3-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Lobachevsky's trigonometric formulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works (ed. A. Papadopoulos), Vol. II, Springer Verlag, Cham, p. 123--144</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Ganita Bharati (Indian Mathematics): Journal of the Indian Society for History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1-2), pp.203-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On various Teichmüller spaces of a surface of infinite topological type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 261-292</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140, pp.561-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2011-10918-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The behaviour of Fenchel-Nielsen distance under a change of pants decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 15-28.</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Communications in Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), p. 369-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CAG.2012.v20.n2.a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the ideal triangulation graph of a punctured surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. II (A. Papadopoulos, ed.) Springer Verlag, Cham, 2018, p. 145--159.</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), p. 1367-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On local comparison between various metrics on Teichmüller spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 133-141.</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (1), pp.91-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-011-9601-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Lipschitz maps between hyperbolic surfaces with applications to Teichmüller theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uniformization, Riemann-Hilbert Correspondence, Calabi-Yau Manifolds, and Picard-Fuchs Equations, (L. Ji and S.-T. Yau, ed.), International Press and Higher Education Press, Advanced Lectures in Mathematics, Vol. 42, p. 237-315</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (1), p. 63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-012-9694-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some metrics on Teichmüller spaces of surfaces of infinite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 203-261</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 363 (8), pp.4109-4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2011-05090-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309330v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Fenchel-Nielsen coordinates on Teichmüller spaces of surfaces of infinite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongliang Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Herbert Busemann, Selected Works, Springer Verlag, 2018, Vol. I, p. 3-13.</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">René Thom : des mathématiques à la biologie et à la philosophie</w:t>
+              <w:t xml:space="preserve">Annales Academiae Scientiarum Fennicae. Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, p. 621-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5186/aasfm.2011.3637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On hyperbolic geometry and the history of its reception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: René Thom : Portrait mathématique et philosophique (dir. A. Papadopoulos), CNRS Editions, Paris, p. 19-149</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              <w:t xml:space="preserve">Matematicheskoe prosveshchenie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ser. III, Vol. 14, pp. 10--29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the arc and curve complex of a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Herbert Busemann, Selected Works, Vol. I, Springer Verlag, 2018, p. 115-131.</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109990387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405188v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length spectra and the Teichmüller metric for surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Riemann to differential geometry and relativity</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Weixu Su</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-009-0145-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375691v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shortening all the simple closed geodesics on surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperbolic geometry and geometric group theory (ed. K. Fujiwara, K. Ohshika and S. Kojima), Advanced Studies of Pure Mathematics, No. 73, Mathematical Society of Japan, Tokyo, 2017, p. 225-253 </w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.1775-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-09-10195-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389344v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Length spectra and the Teichmüller metric for surfaces with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Riemann to differential geometry and relativity</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), p. 295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-009-0145-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak Finsler Structures and the Funk Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI (ed. A. Papadopoulos)</w:t>
-[...101 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109002461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic symmetrization of convex sets and of Finsler structures, with applications to Hilbert geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V</w:t>
-[...72 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expositiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exmath.2008.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measured foliations and mapping class groups of surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, p. 597--603</w:t>
-[...114 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Balkan Journal of Geometry and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.93-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rigidity theorem for the mapping class group action on the space of unmeasured foliations on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (12), pp.4453-4460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shift coordinates, stretch lines and polyhedral structures for Teichmüller space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, vol. VI (A. Papadopoulos, ed.)</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (4), pp.309-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-007-0518-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the topology defined by Thurston's asymmetric metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichm\"uller theory, Vol. VI (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, 2016, p. 561--567.</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (3), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004107000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak metrics on Euclidean domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume V.</w:t>
-[...85 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JP Journal of Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.3-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medie e proporzioni nella musica greca antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 55, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the isometries of ideal polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 54, num. 1, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurston's weak metric on the Teichmüller space of the torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belkhirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. V. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, 2015, p. 569--580.</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathematics and group theory in music</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 357, pp.3311-3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-05-03735-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonance musicale et complexité mathématique (Musical consonance and mathematical complexity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Group Actions, Vol. II (ed. L. Ji, A. Papadopoulos and S.-T. Yau)</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              <w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Weil-Petersson Kähler form and affine foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Penner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 27, num. 1, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-005-2571-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broken hyperbolic structures and affine foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Oertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipman Bers, a Life in Mathematics</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Norbert A'Campo</w:t>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 15, num. 2, pp.269-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0019-3577(04)90019-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spaces of foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen Program and Its Impact in Mathematics and Physics</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Rendiconti del Seminario della Facoltà di Scienze dell'Università di Cagliari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 73, num. 1, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic structures and measured foliations on 2-dimensional complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Charitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique (dir. X. Hascher et A. Papadopoulos)</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Weixu Su</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 139, num. 1, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-002-0519-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matematica nella musica di Olivier Messiaen (The mathematics of music of Olivier messiaen).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. V. (A. Papadopoulos, ed.), European Mathematical Society Publishing House, Zurich, p. 485--531</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, num. 47, pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolic coding for the geodesic flow associated to a word hyperbolic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen Program and Its Impact in Mathematics and Physics (L. Ji and A. Papadopoulos, ed.), European Mathematical Society Publishing House. IRMA Lectures in Mathematics and Theoretical Physics, vol. 23, 2015</w:t>
-[...75 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 109, pp.465 -- 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-002-0321-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piecewise-linear coordinates for affine foliations on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Group Actions, Vol. I</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70, pp.265-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00032-002-0010-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horofonctions and symbolic dynamics on Gromov hyperbolic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              <w:t xml:space="preserve">Glasgow Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43, pp.425 -- 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0017089501030063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical functions and conformal densities on spherically symmetric CAT(-1)-spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 351, pp.2745--2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-99-02155-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive eigenfunctions of the Laplacian and conformal densities on homogeneous trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Inkang Kim</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, pp.609--624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0024610797005164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper and lower bounds for the mass of the geodesic flow on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Hilbert Geometry</w:t>
-[...114 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121, pp.479--493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004196001478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fatou-type theorem for functions associated to conformal densities on the boundary of a metric tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume IV</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Weixu Su</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 82, pp.3765--3768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02362633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récurrence de marches aléatoires et ergodicité du flot géodésique sur les graphes réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Geometry of Discrete Groups and Hyperbolic Spaces</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 79, pp.130--152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliations of surfaces and semi-Markovian subsets of subshifts of finite type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. IV</w:t>
-[...100 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 66, pp.171-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une formule de transformation pour les densités conformes au bord des CAT(-1)-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen program and its impact in mathematics and physics</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320, pp.1231--1236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dichotomie de Hopf pour les flots géodésiques associés aux groupes discrets d'isométries des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hilbert’s fourth problem</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 343, pp.883--898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-1994-1207579-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension du flot de Fenchel-Nielsen au bord de l'espace de Teichmüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Hilbert geometry (A. Papadopoulos and M. Troyanov, ed.)</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 302, Série I (8), pp.325-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la forme bilinéaire associée à un réseau ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume III</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 301, série I (18), pp.833-836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux ferroviaires et courbes simples sur une surface (Train tracks and simple curves on surfaces).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strasbourg Master Class on geometry</w:t>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-00129729v1</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 297 Série I, pp. 565-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essays on Topology, Dedicated to Valentin Poénaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Funar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIII, 732 p., 2025, 978-3-031-81413-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Florens Friedrich Chladni : Traité d'acoustique (Édition, présentation , notes et commentaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 392 p., 2025, 9791037043313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveys in Geometry II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2024, 978-3-031-43509-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43510-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essays in Geometry. Dedicated to Norbert A’Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Press, Hardcover, 1028 pages (+X), 2023, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-98547-024-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Savart - Écrits sur l'acoustique et la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 474 p., 2023, 9791037031839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Tradition of Thurston II -- Geometry and Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Cham, 2022, 526 p., ISBN978-3-030-97559-3, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Geography in the Eighteenth Century: Euler, Lagrange and Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Springer Cham, XVII, 428 p., 978-3-031-09569-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveys in Geometry I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, Cham, XI, 467 p., 2022, 978-3-030-86694-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86695-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Huygens : écrits sur la musique et le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and Geometry --- A Collection of Essays Dedicated to Vladimir G. Turaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Press, 698 p., 2021, ISBN print 978-3-98547-001-3, ISBN online 978-3-98547-501-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Huygens : Écrits sur la musique et le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, Hermann, Coll. théorie de la musique, Paris, 496 p., 9791037002952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sauveur : Écrits sur la musique et l'acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hermann, Paris, Collection Théorie de la Musique, 366 p., 9791037006844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume VII, European Mathematical Society Publishing House, 475 p., Zürich,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 978-3-03719-203-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the tradition of Thurston: Geometry and topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken'Ichi Ohshika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 713p. + xxi, 2020, 978-3-030-55927-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55928-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions, Vol. V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Advanced Lectures in Mathematics, Vol. 48, International Press and Higher Education press, 498 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry in History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, Springer Verlag, 640 p., 978-3-030-13609-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13609-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eighteen Essays in Non-Euclidean Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, European Mathematical Soiety Publishing House, Zurich, 475 p., 978-3-03719-196-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thom : Portrait mathématique et philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CNRS Editions, Paris, 416 p., 978-2-271-11827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions. Volume IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Advanced Lectures in Mathematics (ALM) Series Profile 41. Somerville, MA: International Press; Beijing: Higher Education Press, 762 p, ISBN 978-1-57146-365-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions. Volume III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Advanced Lectures in Mathematics (ALM) Series Profile 41. Somerville, MA: International Press; Beijing: Higher Education Press, 547 p, ISBN 978-1-57146-364-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann. Selected Works. vol. II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Herbert Busemann. Selected Works. vol. II, Springer Verlag, Cham, 2018, 860p., 978-3-319-65623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Busemann. Selected Works, vol. I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Springer Verlag, Cham, 2018, 908 p., 978-3-319-64294-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Riemann to differential geometry and relativity, Berlin: Springer, 647 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumio Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60039-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaus' Spherics : Early translation and al-Mahani/al-Harawi's version, Critical edition, with historical and mathematical commentaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshdi Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, Scientia Graeco-Arabica 21, de Gruyter, xiv 874 pages, ISBN 978-3-11-057143-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110571424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. VI, ed. A. Papadopoulos, IRMA Lectures in Mathematics and Theoretical Physics Vol. 27, Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 978-3-03719-161-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller Theory, Volume V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Publishing House, Zürich, 596 p., 2016, print 978-3-03719-160-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions, Volume I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Press and Higher Education Press, Vol. 31, 2015, Advanced Lectures in Mathematics,, 9781571463029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leohnard Euler, Ecrits sur la musique, Vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, collection du GREAM, 325 p., 2015, 9782705691288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Euler, Ecrits sur la musique, Vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, collection du GREAM, 330 p., 2015, 2705690921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophus Lie and Felix Klein: The Erlangen program and its impact in mathematics and in physics (ed. Lizhen Ji and Athanase Papadopoulos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Publishing House. Vol. 23, 2015, IRMA Lectures in Mathematics and Theoretical Physics, 978-3-03719-148-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Euler : Mathématicien, physicien et théoricien de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 516 p., 2015, 978-2-271-08331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of group actions, Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shing-Tung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Press and Higher Education Press, Vol. 32, 2015, Advanced Lectures in Mathematics,, 9781571463029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Hilbert geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, 460 p., 2014, IRMA Lectures in Mathematics and Theoretical Physics No. 22, 978-3-03719-147-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Vol. IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, 838 p., 2014, 978-3-03719-117-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des lignes parallèles de Johann Heinrich Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jedrzejewski</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Hermann; Collection du GREAM, Théorie de la Musique, 392 p., 2025, 9791037043313</w:t>
+                <w:t xml:space="preserve">Guillaume Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Blanchard, 214 p., 2014, Sciences dans l'histoire, Roshdi Rashed, 978-2-85367-266-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...72 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metric Spaces, Convexity and Nonpositive Curvature (Second edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society. European Mathematical Society, 6, 320 p., 2014, IRMA Lectures in Mathematics and Theoretical Physics Vol. 6, C. Kassel et V. Turaev, 978-3-03719-132-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43510-2⟩</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg Master Class on Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society Publishing House, pp.461, 2012, ISBN 978-3-03719-105-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/IRMA/34⟩</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.874, 2012, 978-3-03719-103-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobachevsky : Pangeometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.322, 2010, Heritage of European Mathematics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.883, 2009, 978-3-03719-055-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Teichmüller theory, Volume I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mathematical Society, pp.802, 2007, 978-3-03719-029-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86695-2⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolic dynamics and hyperbolic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 138 p., 1993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0092577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...89 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie et théorie des groupes : les groupes hyperboliques de Gromov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 165 p., 1990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0084913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...2733 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126300v1</w:t>
-              </w:r>
-[...7416 lines deleted...]
-                <w:t xml:space="preserve">hal-00141722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best maps between surfaces in mathematics, geography, biology and art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23854,139 +24020,139 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lucknow, India. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bharata Gaṇita Parisad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 54-86, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teichmüller Theory and Grothendieck-Teichmüller Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhen Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixu Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Higher Education Press, Beijing, 347 p., 2022, 978-7-04-057638-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23996,248 +24162,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernoulli, tête de Série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde, Supplément Science et Médecine, 25 avril 2018, p. 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GÉOMÉTRIE EUCLIDIENNE ET CRÉATION ARTISTIQUE SONORE ET VISUELLE 3ICAR /ICAREDITIONS - INTERNATIONAL INSTITUTE FOR INNOVATION, ARTISTIC CREATION AND RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'art topologique Mathématiques et création musicale ou « poly-art »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Gérando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24247,457 +24413,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphores et analogies musicales dans le Timée de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Les jeux subtils de la poétique, des mathématiques et de la philosophie autour de la musique de Walter Zimmermann", 27/03/2018, Unistra, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler's Work on Sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium, Université d’Athènes, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and Music in Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mathématiques et musique : des Grecs à Euler", 10-11/09/2015], Unistra, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’édition des textes sur la musique d’Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes du GREAM « Les problématiques de la recherche sur la musique en acte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les œuvres d'Euler sur la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Gream, 29/05/2013, Unistra, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les œuvres d'Euler sur la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de mathématiques, 21/06/2013, Universita degli Studi di Cagliari, Cagliari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cagliari, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05016441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24844,51 +25010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Negrepontis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498443v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;ret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Miyachi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken'Ichi Ohshika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yamada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05090273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Saglam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Tanab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Bar-Natan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turaev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990585v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Pan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449425v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696185v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03993581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Charitos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171775v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570185v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936616v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alberge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkana Brakalova-Trevithick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282383v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi I Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276762v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04101235v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782032v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086187v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alessandrini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixu Su" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert A'Campo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troyanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240286v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Nestoridis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064449v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Mccarthy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Caddeo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822269904" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Funar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81414-3_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhammed Uluda&#287;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76257-4_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04477503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43502-7_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40846-5_60" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ems.press/books/irma/265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09570-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55928-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-55928-1#toc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A'Campo-Neuen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381981v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/161" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213850v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381978v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000439/index.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bookstore.ams.org/mbk-93" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000438/index.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkang Kim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/20" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-HS18SJ7L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707476v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/103" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029-1/3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81414-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04614770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581924v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86695-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shing-Tung Yau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334982v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Dani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshdi Rashed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571424" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067119v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/132" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695953v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550468v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/087" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/05" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coornaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0092577" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delzant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0084913" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-024-02017-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Basmajian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koberda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Seade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zeinalian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2022-3-2-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-021-10084-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-021-00624-z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2021-2-2-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966154v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2019.101554" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/GB.2019.41.1-2.4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laudenbach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-018-1233-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2019.1604052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1595" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti1651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.06.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390207v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.02.031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-017-1023-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.05.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-016-0186-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2016.4158" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399502v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856638v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Penner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2016.v20.n1.a7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664093v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-015-0813-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641949v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2013.12.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123959v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423914000083" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423913000088" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649664v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Papadoperakis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-11934-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0513-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790744v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0104-y" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5M8PLWK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500411300039X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764915v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507878v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2011-10918-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589706v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2012.v20.n2.a6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423547v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Korkmaz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2725" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545668v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-011-9601-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446542v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-012-9694-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309330v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2011-05090-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461240v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Sun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2011.3637" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405188v4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990387" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560781v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375691v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-009-0145-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389344v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10195-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276958v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002461" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2008.10.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288136v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145946v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276223v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-007-0518-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000023" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NKR26SDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141702v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110849v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088021v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139039v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belkhirat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-05-03735-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142231v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087469v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-005-2571-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112553v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oertel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-3577(04)90019-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ9XZ3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083846v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083847v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-002-0519-7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73XKDSQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083740v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-002-0321-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4P1JGZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-002-0010-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81F7JGG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124049v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089501030063" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125139v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02155-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125145v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024610797005164" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125142v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004196001478" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125357v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02362633" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125147v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129540v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125381v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-1994-1207579-2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310436v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141722v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05002124v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921666v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016440v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151685v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016442v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115491v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016447v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016441v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Caddeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Papadopoulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822269904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Funar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81414-3_1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muhammed Uluda&#287;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76257-4_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert A'Campo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2_2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04477503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04530068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken'Ichi Ohshika" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43502-7_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40846-5_60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ems.press/books/irma/265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09570-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alberge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkana Brakalova-Trevithick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hascher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jedrzejewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55928-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04535467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-55928-1#toc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A'Campo-Neuen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13609-3_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troyanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Yamada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixu Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160-1/13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000439/index.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bookstore.ams.org/mbk-93" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkang Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intlpress.com/site/pub/pages/books/items/00000438/index.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117-1/1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-HS18SJ7L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/148-1/5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/147-1/15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Mccarthy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;ret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029-1/3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Negrepontis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498443v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452565v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Miyachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05090273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Saglam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Tanab&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Bar-Natan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turaev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990585v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Pan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449425v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696185v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03993581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187607v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04015534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Charitos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435913v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171775v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570185v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936616v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276762v5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282383v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi I Huang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04101235v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782032v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614429v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086187v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alessandrini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465998v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352229v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240286v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286494v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283659v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Nestoridis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064269v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064449v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3716" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-024-02017-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2022-3-2-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296700v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Basmajian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koberda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Seade" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zeinalian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533745v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-021-10084-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-021-00624-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51790/2712-9942-2021-2-2-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2019.101554" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/GB.2019.41.1-2.4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388097v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laudenbach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174231v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-018-1233-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184347v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2019.1604052" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910525v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1595" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.06.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti1651" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548734v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.06.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gauthier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.02.031" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516356v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-017-1023-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2016.05.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546633v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-016-0186-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2016.4158" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399502v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856638v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Penner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2016.v20.n1.a7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664093v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-015-0813-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2013.12.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123959v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshdi Rashed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423914000083" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211212v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423913000088" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649664v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Papadoperakis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-11934-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733570v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0513-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0104-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5M8PLWK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500411300039X" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908449v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507878v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2011-10918-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589706v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2012.v20.n2.a6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Korkmaz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2725" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-011-9601-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-012-9694-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309330v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2011-05090-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461240v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5186/aasfm.2011.3637" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560781v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405188v4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109990387" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375691v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-009-0145-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389344v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10195-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002461" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296597v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2008.10.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288136v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145946v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276223v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-007-0518-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129728v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000023" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NKR26SDQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141702v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110849v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088021v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belkhirat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-05-03735-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142231v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-005-2571-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Oertel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-3577(04)90019-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ9XZ3M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083846v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-002-0519-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73XKDSQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083740v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coornaert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-002-0321-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4P1JGZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-002-0010-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81F7JGG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124049v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089501030063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125139v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02155-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125145v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024610797005164" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125142v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004196001478" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125357v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02362633" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129540v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125347v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125381v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-1994-1207579-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310438v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310436v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141722v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81414-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988833v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04614770v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43510-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213378v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381605v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764607v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854250v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581924v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86695-2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277050v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285575v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311719v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495106v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614044v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shing-Tung Yau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334982v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Dani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965615v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965612v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839218v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839217v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674510v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60039-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664834v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571424" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367885v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265264v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135824v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219062v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219059v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144893v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118787v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094813v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005651v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/117" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067119v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943832v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/132" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695953v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706331v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550468v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/087" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706330v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/05" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/029" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126288v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0092577" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126300v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delzant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0084913" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05002124v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921666v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136356v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929406v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de G&#233;rando" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943266v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016440v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151685v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016442v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115491v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016441v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016447v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>