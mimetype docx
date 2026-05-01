--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -321,607 +321,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brewster effect when approaching exceptional points of degeneracy: Epsilon-near-zero behavior</w:t>
+                <w:t xml:space="preserve">Beamforming with metagratings at microwave frequencies : design procedure and experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrey Novitsky</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.045146⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (3), pp.1533-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2957729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459638v1</w:t>
+                <w:t xml:space="preserve">hal-02172315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-bianisotropic metasurface for converting a propagating wave into a surface wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Díaz-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktar Asadchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tcvetkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (12), 125103, p. 1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.125103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing the Near field and Far field with Reactive Metagratings: Study on the Degrees of Freedom</w:t>
+                <w:t xml:space="preserve">Brewster effect when approaching exceptional points of degeneracy: Epsilon-near-zero behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Tretyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Novitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (024074), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.024074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.045146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068751v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Metagratings via Local Periodic Approximation: From Microwaves to Infrared</w:t>
+                <w:t xml:space="preserve">Constructing the Near field and Far field with Reactive Metagratings: Study on the Degrees of Freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (044054), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044054⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (024074), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.024074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126981v1</w:t>
+                <w:t xml:space="preserve">hal-02068751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming with metagratings at microwave frequencies : design procedure and experimental demonstration</w:t>
+                <w:t xml:space="preserve">Designing Metagratings via Local Periodic Approximation: From Microwaves to Infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (3), pp.1533-1541. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (044054), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2957729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.044054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172315v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Diffraction Patterns with Metagratings</w:t>
               </w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Lavrinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Novitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,351 +1141,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métasurfaces à faible densité d’éléments : Application aux antennes</w:t>
+                <w:t xml:space="preserve">Métasurfaces à faible densité pour antennes reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ratni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du CNFRS “Réseaux du futur : 5G et au-delà”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293848v1</w:t>
+                <w:t xml:space="preserve">hal-04293697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Sparse Metasurface: Beamforming Beyond Phase Gradient Heuristics</w:t>
+                <w:t xml:space="preserve">Métasurfaces à faible densité d’éléments : Application aux antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Ratni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EUCAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du CNFRS “Réseaux du futur : 5G et au-delà”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907061v1</w:t>
+                <w:t xml:space="preserve">hal-04293848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métasurfaces à faible densité pour antennes reconfigurables</w:t>
+                <w:t xml:space="preserve">Reconfigurable Sparse Metasurface: Beamforming Beyond Phase Gradient Heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Ratni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EUCAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293697v1</w:t>
+                <w:t xml:space="preserve">hal-02907061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing metagratings via local periodic approximation</w:t>
               </w:r>
@@ -1940,217 +1940,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagratings for efficient control of diffraction patterns</w:t>
+                <w:t xml:space="preserve">Engineering multichannel reflections from metagratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GRADIENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée “Matériaux fonctionnalisés pour le rayonnement d’antennes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Ondes-Club des Partenaires / COMET ECM, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293667v1</w:t>
+                <w:t xml:space="preserve">hal-04306528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering multichannel reflections from metagratings</w:t>
+                <w:t xml:space="preserve">Metagratings for efficient control of diffraction patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shah Nawaz Burokur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée “Matériaux fonctionnalisés pour le rayonnement d’antennes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Ondes-Club des Partenaires / COMET ECM, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop GRADIENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306528v1</w:t>
+                <w:t xml:space="preserve">hal-04293667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient multichannel reflection with metagratings</w:t>
               </w:r>
@@ -2590,51 +2590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Popov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001316" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretyakov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Novitsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.045146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Rubio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Asadchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tcvetkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yakovleva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172315v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2957729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.011002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02127382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lavrinenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04288299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Popov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ratni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001316" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172315v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2957729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana D&#237;az-Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Asadchy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tcvetkova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretyakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Novitsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.045146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yakovleva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.044054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.011002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02127382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lavrinenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04288299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04293681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>