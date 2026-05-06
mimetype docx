--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -316,51 +316,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05273911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -818,1619 +818,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and acceptability of a remote physical activity intervention coupled with short text messages in women with breast cancer and severe depressive or anxiety symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport for Development and Peace Reviews: A Systematic Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Hozhabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+                <w:t xml:space="preserve">Umair Asif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+                <w:t xml:space="preserve">Louis-Charles Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Steeve Comtois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Šafaříková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2488041⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-026-02433-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027223v2</w:t>
+                <w:t xml:space="preserve">hal-05612534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public health co-benefits of strategies consistent with net-zero emissions: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Moutet</w:t>
+                <w:t xml:space="preserve">Cool routes: Assessing how green space and paved paths modify heat's effects on urban bicycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rojas-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Haines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.e145-e156. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.102159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2542-5196(24)00330-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2025.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980633v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool routes: Assessing how green space and paved paths modify heat's effects on urban bicycling</w:t>
+                <w:t xml:space="preserve">The public health co-benefits of strategies consistent with net-zero emissions: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Garber</w:t>
+                <w:t xml:space="preserve">Léo Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rojas-Rueda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Rosemary Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2025.102159⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.e145-e156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2542-5196(24)00330-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284622v1</w:t>
+                <w:t xml:space="preserve">hal-04980633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To See Nature: A Window of Opportunity to Decrease the Risk of Depression and Anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility and acceptability of a remote physical activity intervention coupled with short text messages in women with breast cancer and severe depressive or anxiety symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steeve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf167⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (22), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2488041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307390v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To See Nature: A Window of Opportunity to Decrease the Risk of Depression and Anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Binter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05373475v1</w:t>
+                <w:t xml:space="preserve">hal-05307390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-bikes and travel behaviour change: systematic review of experimental studies with meta-analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Foley</w:t>
+                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Green</w:t>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Beate Sundfør</w:t>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (3), pp.433-454. </w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01441647.2025.2474556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999298v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential effect of a pilot blended digital behavior change intervention promoting sustainable diets over a year</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-bikes and travel behaviour change: systematic review of experimental studies with meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ujué Fresán</w:t>
+                <w:t xml:space="preserve">Jessica Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Moreno</w:t>
+                <w:t xml:space="preserve">Louise Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Fàbregues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">James Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Boronat</w:t>
+                <w:t xml:space="preserve">Hanne Beate Sundfør</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.2052. </w:t>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.433-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-85307-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2025.2474556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893704v1</w:t>
+                <w:t xml:space="preserve">hal-04999298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding urban climate-resilient cyclists: A solution to reducing individual motorized transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pitois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (4), pp.e0000611. </w:t>
+              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052733v1</w:t>
+                <w:t xml:space="preserve">hal-05546998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility and potential effect of a pilot blended digital behavior change intervention promoting sustainable diets over a year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vigneron</w:t>
+                <w:t xml:space="preserve">Miguel López-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Fàbregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-85307-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168834v1</w:t>
+                <w:t xml:space="preserve">hal-04893704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05546998v1</w:t>
+                <w:t xml:space="preserve">hal-05168834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+                <w:t xml:space="preserve">Understanding urban climate-resilient cyclists: A solution to reducing individual motorized transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Romain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegwen Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (4), pp.e0000611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844446v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of ambient heat and sleep in a warming climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanza Vielma</w:t>
+                <w:t xml:space="preserve">J. Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Campi</w:t>
+                <w:t xml:space="preserve">A. Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina O’callaghan-Gordo</w:t>
+                <w:t xml:space="preserve">A. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75, pp.101915. </w:t>
+              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.2435666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718188v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern, Preferences, Barriers, and Correlates of Self-Reported Physical Activity in Adults With Borderline Personality Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyanne Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,5862 +2488,5996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adult women with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+                <w:t xml:space="preserve">A systematic review of ambient heat and sleep in a warming climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Kelton Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Baretta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Constanza Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina O’callaghan-Gordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajsep.2024.05.002⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.101915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042030v1</w:t>
+                <w:t xml:space="preserve">hal-04718188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of weather and air pollution with objective physical activity and sedentary time before and after bariatric surgery: a secondary analysis of a prospective cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jmii Nejm Eddine</w:t>
+                <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adult women with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Graham Thomas</w:t>
+                <w:t xml:space="preserve">Elizabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Schumacher</w:t>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (8), pp.085003. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.46-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad64b2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajsep.2024.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04718187v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How gasoline prices influence the effectiveness of interventions targeting sustainable transport modes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations of weather and air pollution with objective physical activity and sedentary time before and after bariatric surgery: a secondary analysis of a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
+                <w:t xml:space="preserve">Aurélie Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Koch</w:t>
+                <w:t xml:space="preserve">Jmii Nejm Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathryn Tonne</w:t>
+                <w:t xml:space="preserve">J Graham Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
+                <w:t xml:space="preserve">Leah Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Sustainable Mobility and Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (8), pp.085003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44333-024-00017-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad64b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863279v1</w:t>
+                <w:t xml:space="preserve">hal-04718187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smartphone Intervention to Promote a Sustainable Healthy Diet: Protocol for a Pilot Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">How gasoline prices influence the effectiveness of interventions targeting sustainable transport modes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Fabregues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Boronat</w:t>
+                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
+                <w:t xml:space="preserve">Nicolas Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Tonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/41443⟩</w:t>
+              <w:t xml:space="preserve">npj Sustainable Mobility and Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44333-024-00017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035206v1</w:t>
+                <w:t xml:space="preserve">hal-04863279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Patterns of Personality States, Affect and Goal Pursuit Before and During an Exercise Intervention: A Series of N-of-1 Trials Combined with Ecological Momentary Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+                <w:t xml:space="preserve">A Smartphone Intervention to Promote a Sustainable Healthy Diet: Protocol for a Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Fabregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e41443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/41443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/hpb.43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05168812v1</w:t>
+                <w:t xml:space="preserve">hal-05035206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Health-related Behaviors in a Climate Change Context: A Narrative Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Patterns of Personality States, Affect and Goal Pursuit Before and During an Exercise Intervention: A Series of N-of-1 Trials Combined with Ecological Momentary Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/abm/kaac039⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/hpb.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718195v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity, sleep, and substance use in adults reporting a borderline personality disorder in France and Canada: An online study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Landry</w:t>
+                <w:t xml:space="preserve">Thinking Health-related Behaviors in a Climate Change Context: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Edmondson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1098894ar⟩</w:t>
+              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/abm/kaac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712718v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of social restrictions on mental health and health behaviours of individuals with multimorbidity during Covid-19 pandemic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanan Yazbek</w:t>
+                <w:t xml:space="preserve">Physical activity, sleep, and substance use in adults reporting a borderline personality disorder in France and Canada: An online study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Célia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2), pp.41-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/26335565231221609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1098894ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437015v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change: the next game changer for sport and exercise psychology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of social restrictions on mental health and health behaviours of individuals with multimorbidity during Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resti Tito H Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gadais</w:t>
+                <w:t xml:space="preserve">Hanan Yazbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dancause</w:t>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.6-11. </w:t>
+              <w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12662-022-00819-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/26335565231221609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718190v1</w:t>
+                <w:t xml:space="preserve">hal-04437015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[A Healthy Mind in a Healthy Body: The Value of Physical Activity for Youth With First Episode Psychosis].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change: the next game changer for sport and exercise psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairélaine Ouellet-Plamondon</w:t>
+                <w:t xml:space="preserve">G. Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dancause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF01185366⟩</w:t>
+              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12662-022-00819-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367742v1</w:t>
+                <w:t xml:space="preserve">hal-04718190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[A Healthy Mind in a Healthy Body: The Value of Physical Activity for Youth With First Episode Psychosis].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairélaine Ouellet-Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.249-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01185366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101426⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05036989v1</w:t>
+                <w:t xml:space="preserve">hal-04367742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscler son jeu dans la lutte contre le changement climatique</w:t>
+                <w:t xml:space="preserve">Climate Change, Physical Activity and Sport: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kingsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Baillot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.1041-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-021-01439-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05041969v1</w:t>
+                <w:t xml:space="preserve">hal-04718176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change, Physical Activity and Sport: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.101426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-021-01439-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04718176v1</w:t>
+                <w:t xml:space="preserve">hal-05036989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-to-day associations between sleep and physical activity: a set of person-specific analyses in adults with overweight and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscler son jeu dans la lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.327-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10865-021-00254-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05036874v1</w:t>
+                <w:t xml:space="preserve">hal-05041969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health at the age of the Anthropocene</w:t>
+                <w:t xml:space="preserve">Day-to-day associations between sleep and physical activity: a set of person-specific analyses in adults with overweight and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Godino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-021-00254-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2589-7500(20)30130-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485469v1</w:t>
+                <w:t xml:space="preserve">hal-05036874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health psychology at the age of Anthropocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital health at the age of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Efoui-Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21642850.2019.1617150⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (6), pp.e290-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2589-7500(20)30130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718201v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial Stress, Sedentary Behavior, and Physical Activity during Pregnancy among Canadian Women: Relationships in a Diverse Cohort and a Nationwide Sample</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health psychology at the age of Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (24), pp.5150. </w:t>
+              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.193-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16245150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21642850.2019.1617150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591848v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between implicit attitudes toward physical activity and physical activity behaviour: a systematic review and correlational meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Psychosocial Stress, Sedentary Behavior, and Physical Activity during Pregnancy among Canadian Women: Relationships in a Diverse Cohort and a Nationwide Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriane St-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Elgbeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Vaillancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17437199.2019.1618726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (24), pp.5150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16245150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042458v1</w:t>
+                <w:t xml:space="preserve">hal-03591848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched or nonmatched interventions based on the transtheoretical model to promote physical activity. A meta-analysis of randomized controlled trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+                <w:t xml:space="preserve">The association between implicit attitudes toward physical activity and physical activity behaviour: a systematic review and correlational meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carayol</w:t>
+                <w:t xml:space="preserve">Pier Eric Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Decker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amanda Rebar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.50-57. </w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.248-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2019.1618726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005563v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
+                <w:t xml:space="preserve">Matched or nonmatched interventions based on the transtheoretical model to promote physical activity. A meta-analysis of randomized controlled trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hokayem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325119v1</w:t>
+                <w:t xml:space="preserve">hal-02005563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325111v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of physical activity promotion by smoking cessation advisors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2018.05.012⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063508v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des interventions de changement de comportement factuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of physical activity promotion by smoking cessation advisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.175.0607⟩</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (11), pp.1942-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042196v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de l’activité physique passe nécessairement par une prise en compte de la motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour des interventions de changement de comportement factuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-017-0615-5⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 29 (5), pp.607-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.175.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05038574v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderators of Theory-Based Interventions to Promote Physical Activity in 77 Randomized Controlled Trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La promotion de l’activité physique passe nécessairement par une prise en compte de la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1090198116648667⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.56-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-017-0615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03067793v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moderators of Theory-Based Interventions to Promote Physical Activity in 77 Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198116648667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02326326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des connaissances sur les comportements sédentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01577982v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of theory-based interventions to promote physical activity. A meta-analysis of randomised controlled trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+                <w:t xml:space="preserve">Etat des connaissances sur les comportements sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17437199.2014.981777⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063257v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Processes of Change From the Transtheoretical Model for Physical Activity and Exercise in Overweight and Obese Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of theory-based interventions to promote physical activity. A meta-analysis of randomised controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Health Promotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.50-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2014.981777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0890117116633829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818498v1</w:t>
+                <w:t xml:space="preserve">hal-03063257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+                <w:t xml:space="preserve">Measuring the Processes of Change From the Transtheoretical Model for Physical Activity and Exercise in Overweight and Obese Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ninot</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.272 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0890117116633829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03063360v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to an Exercise Intervention for Patients with Type 2 Diabetes: A Preliminary Study of Processes of Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+                <w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jabr.12034⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.737-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330799v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Counseling for Smoking Cessation in Smokers With Depressive Symptoms: A Randomized Controlled Pilot Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to an Exercise Intervention for Patients with Type 2 Diabetes: A Preliminary Study of Processes of Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dual Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jabr.12034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15504263.2015.1113842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01892324v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Smoking Behavior Characteristics of Nonselected Smokers With Childhood and/or Adult Self-Reported ADHD Symptoms in a Smoking-Cessation Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise and Counseling for Smoking Cessation in Smokers With Depressive Symptoms: A Randomized Controlled Pilot Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (4), pp.293-300. </w:t>
+              <w:t xml:space="preserve">Journal of Dual Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3-4), pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1087054713497396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15504263.2015.1113842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279829v1</w:t>
+                <w:t xml:space="preserve">hal-01892324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported physical activity in smoking pre-cessation is not a protective factor against relapse for all</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and Smoking Behavior Characteristics of Nonselected Smokers With Childhood and/or Adult Self-Reported ADHD Symptoms in a Smoking-Cessation Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Macgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajad.12156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087054713497396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063363v1</w:t>
+                <w:t xml:space="preserve">hal-02279829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique durant la grossesse : point sur les recommandations internationales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-reported physical activity in smoking pre-cessation is not a protective factor against relapse for all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quantin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajad.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063356v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'orientation à l'activité physique au Royaume-Uni : efficacité et enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 26 (5), pp.647-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.145.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking behavior characteristics of non-selected smokers with childhood attention-deficit/hyperactivity disorder (AD/HD) history: a systematic review and meta-analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité physique durant la grossesse : point sur les recommandations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marcais-Espiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (12), pp.856-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00406-014-0497-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00959979v1</w:t>
+                <w:t xml:space="preserve">hal-03063356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-minute walk test for individuals with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Vancampfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Esseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (11), pp.921-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/09638288.2014.948136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the TTM Processes of Change Measure for Physical Activity in an Adult French Sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Nigg</w:t>
+                <w:t xml:space="preserve">Smoking behavior characteristics of non-selected smokers with childhood attention-deficit/hyperactivity disorder (AD/HD) history: a systematic review and meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 264 (5), pp.379-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-014-0497-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12529-013-9292-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530590v1</w:t>
+                <w:t xml:space="preserve">inserm-00959979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological effect of exercise in women with breast cancer receiving adjuvant therapy: what is the optimal dose needed ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the TTM Processes of Change Measure for Physical Activity in an Adult French Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Mercier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mds342⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.402-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12529-013-9292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063258v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counseling And exercise intervention smoking reduction in patients with schizophrenia: a feasibility study. Archives Of Psychiatric Nursing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Esseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Xambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Psychiatric Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apnu.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrières et motivation à l’activité physique chez l’adulte atteint de schizophrénie : revue de littérature systématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological effect of exercise in women with breast cancer receiving adjuvant therapy: what is the optimal dose needed ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Poy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.02.005⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (2), pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mds342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03067806v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking cessation, depression, and exercise: empirical evidence, clinical needs, and mechanisms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barrières et motivation à l’activité physique chez l’adulte atteint de schizophrénie : revue de littérature systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Esseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Artigusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Poy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntt042⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (5), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881574v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported major depressive symptoms at baseline impact abstinence prognosis in smoking cessation program. A one-year prospective study</w:t>
+                <w:t xml:space="preserve">Smoking cessation, depression, and exercise: empirical evidence, clinical needs, and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2012.11.066⟩</w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.1635-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntt042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02466973v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-reported major depressive symptoms at baseline impact abstinence prognosis in smoking cessation program. A one-year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (1-3), pp.418-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2012.11.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02466973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical Activity as a Protective Factor in Relapse Following Smoking Cessation in Participants with a Depressive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal on Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.348-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1521-0391.2012.00242.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8353,120 +8487,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six Ways Health Psychology Can Contribute to Climate Change Mitigation and Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.658-670, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003318026-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8476,51 +8610,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of The Climate Fresk workshop on climate-related attitudes and behavioral intentions in the workplace: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8568,113 +8702,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,73 +8820,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: example with The Climate Fresk conducted among 2 million participants from 150 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8800,73 +8934,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What competencies physical activity professionals should possess to better integrate climate change related issues into their practice: a Delphi study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Hozhabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8888,540 +9022,540 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élianne Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport for Development and Peace Initiatives with Indigenous People: A systematic scoping review from international perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegwen Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Asif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Hozhabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Decarpentrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adults with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence: “How researchers can help fight climate change in 2022 and beyond (Nature)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lachance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kingsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9431,242 +9565,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du comportement pour mieux développer les pistes cyclables: leçons des études scientifiques</w:t>
+                <w:t xml:space="preserve">La mobilité active au prisme des risques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/1213a⟩</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w5n7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745755v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité active au prisme des risques climatiques</w:t>
+                <w:t xml:space="preserve">Les sciences du comportement pour mieux développer les pistes cyclables: leçons des études scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w5n7⟩</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1213a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745779v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change : is it time to update the definition of health behaviour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/11okw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9676,78 +9810,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and consequences of climate commitment among facilitators of environmental awareness workshops: A Mixed-Methods Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9758,92 +9892,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17504/protocols.io.ewov11zwpvr2/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health psychology and climate change: a race against time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9852,65 +9986,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.945-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9978,51 +10112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD95E4E1"/>
+    <w:nsid w:val="E2F21450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10209,51 +10343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paquito-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2180-9135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avuer.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/sbmnj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=r15QEsAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05273911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Laurendeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abdel-Baki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.70124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Hozhabri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lianne Carrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Deshayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000812" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123612ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rojas-Rueda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2025.102159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Beate Sundf&#248;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2025.2474556" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04893704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uju&#233; Fres&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi F&#224;bregues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boronat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85307-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pitois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Vielma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Campi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina O&#8217;callaghan-Gordo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51224/cik.2024.56" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Baretta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsep.2024.05.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jmii Nejm Eddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graham Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Schumacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad64b2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44333-024-00017-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Fabregues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ara&#250;jo-Soares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kingsbury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/hpb.43" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edmondson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lloyd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kingsbury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098894ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resti Tito H Villarino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yazbek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565231221609" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kingsbury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gadais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dancause" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-022-00819-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.10.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01439-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-021-00254-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2019.1617150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sinclair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriane St-Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Elgbeili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vaillancourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16245150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Eric Chamberland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2019.1618726" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Decker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.10.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2018.05.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0607" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Romain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0615-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198116648667" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01577982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2014.981777" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01818498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890117116633829" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3727" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTW4WTZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892324v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15504263.2015.1113842" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beziat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054713497396" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12156" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A35AF47A9AC8E59AE772A3972BA5742CB273899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Filhol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marcais-Espiand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.09.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818822v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0647" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-014-0497-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Vancampfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Esseul" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.948136" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-013-9292-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dandonneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Xambo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2012.07.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067806v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artigusse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.02.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8NRCWNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881574v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntt042" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.11.066" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818838v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1521-0391.2012.00242.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVSFZGVV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003318026-47" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316972v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168855v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Asif" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Pitre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042189v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;nig" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lachance" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745755v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1213a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745779v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5n7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745766v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11okw" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035096v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paquito-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2180-9135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avuer.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/sbmnj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=r15QEsAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05273911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Laurendeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abdel-Baki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.70124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Hozhabri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lianne Carrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Deshayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000812" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123612ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Asif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Pitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Petry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona &#352;afa&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02433-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rojas-Rueda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2025.102159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Beate Sundf&#248;r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2025.2474556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04893704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uju&#233; Fres&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi F&#224;bregues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boronat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85307-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pitois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51224/cik.2024.56" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Vielma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Campi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina O&#8217;callaghan-Gordo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Baretta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsep.2024.05.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jmii Nejm Eddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Graham Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Schumacher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad64b2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44333-024-00017-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Fabregues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ara&#250;jo-Soares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41443" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kingsbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/hpb.43" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edmondson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lloyd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kingsbury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098894ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resti Tito H Villarino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yazbek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565231221609" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kingsbury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gadais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dancause" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-022-00819-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair&#233;laine Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01185366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0K1D0ZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01439-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101426" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-021-00254-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2019.1617150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sinclair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriane St-Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Elgbeili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vaillancourt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16245150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Eric Chamberland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2019.1618726" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourlan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Decker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.10.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2018.05.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Romain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0615-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198116648667" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01577982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2014.981777" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01818498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890117116633829" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3727" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTW4WTZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15504263.2015.1113842" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beziat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054713497396" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12156" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A35AF47A9AC8E59AE772A3972BA5742CB273899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912120v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0647" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Filhol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marcais-Espiand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.09.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Vancampfort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Esseul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.948136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-014-0497-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-013-9292-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063373v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dandonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Xambo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2012.07.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067806v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artigusse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.02.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8NRCWNW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881574v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntt042" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.11.066" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1521-0391.2012.00242.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVSFZGVV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956409v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003318026-47" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042189v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042112v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;nig" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lachance" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5n7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745755v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1213a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745766v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11okw" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>