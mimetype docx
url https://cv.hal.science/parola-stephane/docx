--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -66,12502 +66,12636 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+                <w:t xml:space="preserve">Hydrogen bond driven supramolecular assemblies during hybrid mesoporous silica films structuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yige Yan</w:t>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.2597-2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5nr04251h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370586v1</w:t>
+                <w:t xml:space="preserve">hal-05484242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-based studies on the contact between the complement receptor 3 ligand-binding domain and simvastatin</w:t>
+                <w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Hulbæk Fog</w:t>
+                <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Hubert</w:t>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martin</w:t>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Hristovska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1873 (6), pp.141096. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.5302-5311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226565v1</w:t>
+                <w:t xml:space="preserve">hal-05371304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+                <w:t xml:space="preserve">Marina Volostnykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parola</w:t>
+                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371304v1</w:t>
+                <w:t xml:space="preserve">hal-04975001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Supramolecular Assemblies under the Confinement in Hybrid Mesoporous Silica Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smsc.202500369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annular flow reactor with side-by-side titania-deposited self-luminous textile and glass fiber velvet for efficient aqueous treatment of active pharmaceutical ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+                <w:t xml:space="preserve">Jakub Ederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Henych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 506, pp.159951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.159951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Volostnykh</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975001v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially controlled plasmon-induced photopolymerization at the apex of gold nanobipyramids: paving the way for 3D nanofabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution-based studies on the contact between the complement receptor 3 ligand-binding domain and simvastatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Hulbæk Fog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Khitous</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Molinaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">Inès Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02133B⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1873 (6), pp.141096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371785v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially controlled plasmon-induced photopolymerization at the apex of gold nanobipyramids: paving the way for 3D nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Khitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (32), pp.16989-16995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02133B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352172v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene monomer–excimer dynamics to reveal molecular organization in mesoporous hybrid silica films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.5302-5311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR02987A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735829v1</w:t>
+                <w:t xml:space="preserve">hal-05352172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
+                <w:t xml:space="preserve">Programming crack patterns with light in colloidal plasmonic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
+                <w:t xml:space="preserve">Fanny Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (12), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45365-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735835v1</w:t>
+                <w:t xml:space="preserve">hal-04570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming crack patterns with light in colloidal plasmonic films</w:t>
+                <w:t xml:space="preserve">Surface modification effect on contrast agent efficiency for X-ray based spectral photon-counting scanner/luminescence imaging: from fundamental study to in vivo proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thorimbert</w:t>
+                <w:t xml:space="preserve">Loic Cuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+                <w:t xml:space="preserve">Pia Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Parola</w:t>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Faustini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angèle Houmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45365-1⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nr03710j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570809v1</w:t>
+                <w:t xml:space="preserve">hal-04423325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification effect on contrast agent efficiency for X-ray based spectral photon-counting scanner/luminescence imaging: from fundamental study to in vivo proof of concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Akl</w:t>
+                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Houmeau</w:t>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nr03710j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423325v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrene monomer–excimer dynamics to reveal molecular organization in mesoporous hybrid silica films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra04992b⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR02987A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289732v1</w:t>
+                <w:t xml:space="preserve">hal-04735829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Molecular Self-Assembly and Structural Organization of Mesoporous Hybrid Silica Films with Binary Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+                <w:t xml:space="preserve">Gadolinium K-edge angiography with a spectral photon counting CT in atherosclerotic rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Boccalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riham Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">Hugo Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoad Yagil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01438⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (10), pp.490-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736175v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mpambani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium K-edge angiography with a spectral photon counting CT in atherosclerotic rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal Assemblies of Chiral Plasmonic Nanoparticles Induce Tunable Circular Dichroism Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riham Dessouky</w:t>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.05.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736186v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Assemblies of Chiral Plasmonic Nanoparticles Induce Tunable Circular Dichroism Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Gold nanoparticle shape dependence of colloidal stability domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Emilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202300119⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (7), pp.2017-2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00809b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736190v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle shape dependence of colloidal stability domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Carone</w:t>
+                <w:t xml:space="preserve">Shear-induced stiffening in boehmite gels: A rheo-X-ray-scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Sudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Emilsson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2na00809b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.115603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068954v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra‐Small YPO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ‐YAG:Ce Composite Nanophosphors with a Photoluminescence Quantum Yield Exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202208055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-induced stiffening in boehmite gels: A rheo-X-ray-scattering study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Sudreau</w:t>
+                <w:t xml:space="preserve">Insight into the Molecular Self-Assembly and Structural Organization of Mesoporous Hybrid Silica Films with Binary Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Servel</w:t>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115603⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7671-7682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728948v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on Chirality Encoding from Small Thiolated Molecule to Plasmonic Au@Ag and Au@Au Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lesiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Romanelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c08824⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (41), pp.28407 - 28415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04992b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560419v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Bipyramidal Au Nanoparticles Enhance Near-Infrared Nonlinear Absorption of Dyes Confined in Sol–Gel Materials: Implications for the Safe Utilization of Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight on Chirality Encoding from Small Thiolated Molecule to Plasmonic Au@Ag and Au@Au Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Château</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+                <w:t xml:space="preserve">Jacopo Marcheselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c04422⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.1089-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c08824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762391v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic nanoporous inorganic patterns directly made by self-ordering of cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thorimbert</w:t>
+                <w:t xml:space="preserve">Plasmonic Bipyramidal Au Nanoparticles Enhance Near-Infrared Nonlinear Absorption of Dyes Confined in Sol–Gel Materials: Implications for the Safe Utilization of Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boissiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">Cesar Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202204489⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.3773-3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c04422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735804v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of controlled anisotropic growth of monodisperse gold nanobipyramids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic nanoporous inorganic patterns directly made by self-ordering of cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thorimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marco Garavelli</w:t>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR01768C⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (36), pp.2204489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202204489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739627v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Hubert</w:t>
+                <w:t xml:space="preserve">Large and Versatile Plasmonic Enhancement of Photoluminescence Using Colloidal Metallic Nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Khaywah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Hristova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+                <w:t xml:space="preserve">Youcef Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (14), pp.7780-7790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134034v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and Versatile Plasmonic Enhancement of Photoluminescence Using Colloidal Metallic Nanocubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Khaywah</w:t>
+                <w:t xml:space="preserve">Ines Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouerdane</w:t>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01140⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227228v1</w:t>
+                <w:t xml:space="preserve">hal-03134034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Imaging with NanoGd Reveals Spatiotemporal Features of Neuroinflammation after Experimental Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202101433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of controlled anisotropic growth of monodisperse gold nanobipyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mendoza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Marco Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (36), pp.15292-15300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR01768C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591102v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabrication by two-photon lithography, and characterization, of SiO2/TiO2 based hybrid and ceramic microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Desponds</w:t>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Banyasz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95 (3), pp.733-745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10971-020-05355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Optical Power Limiting Filters at Telecommunication Wavelengths: When Aza-BODIPY Dyes Bond to Sol-Gel Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain David</w:t>
+                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chateau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.V. Bondar</w:t>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08006⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.5280 - 5287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103459v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Performance Optical Power Limiting Filters at Telecommunication Wavelengths: When Aza-BODIPY Dyes Bond to Sol-Gel Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-J. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hampus Lundén</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iulia Minda</w:t>
+                <w:t xml:space="preserve">M.V. Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (44), pp.24344-24350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739660v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Concentration Limitation in the Synthesis of Nanobipyramids and Other Pentatwinned Gold Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (42), pp.39068-39076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b12973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Nano-GdF3 contrast media allows pre-clinical in vivo element-specific K-edge imaging and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Halttunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-48641-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous singlet oxygen generation: in-operando visible light EPR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hampus Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Minda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04763-5⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088722v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the synthesis parameters on the microstructure of nano-structured LTO prepared by glycothermal routes and 7Li NMR structural investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konrad Świerczek</w:t>
+                <w:t xml:space="preserve">Heterogeneous singlet oxygen generation: in-operando visible light EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-018-4844-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04763-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088877v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Crystalline Suspensions of Photosensitive Paramagnetic CeF 3 Nanodiscs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of the synthesis parameters on the microstructure of nano-structured LTO prepared by glycothermal routes and 7Li NMR structural investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rutkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Świerczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (1), pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-018-4844-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103061v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Nanoparticles Driven Enhanced Light Amplification in a Local 2D and 3D Self-Assembly</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liquid-Crystalline Suspensions of Photosensitive Paramagnetic CeF 3 Nanodiscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure L Bulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano8121051⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (49), pp.16256-16265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088940v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold NanoBipyramids Performing as Highly Sensitive Dual-Modal Optical Immunosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of printed composite TiO2/SiO2 and TiO2/SiO2/Au thin films under UVA-LED and natural solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Kralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Campu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+                <w:t xml:space="preserve">Juan José Rueda-Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+                <w:t xml:space="preserve">Javier Moreno-Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gutiérrez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01689⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.609 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848803v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of printed composite TiO2/SiO2 and TiO2/SiO2/Au thin films under UVA-LED and natural solar radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Levchuk</w:t>
+                <w:t xml:space="preserve">From Nanoparticle Assembly to Monolithic Aerogels of YAG, Rare Earth Fluorides, and Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Kralova</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Rueda-Márquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gutiérrez-Alfaro</w:t>
+                <w:t xml:space="preserve">Maciej Sitarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.08.051⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (15), pp.5460 - 5467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896094v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Prototyping of Silica Glass Microfluidic Chips: The Sol-Gel Route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single gold bipyramids on a silanized substrate as robust plasmonic sensors for liquid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Michael Rye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Levant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Parola</w:t>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bartolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.1700267. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (34), pp.16094 - 16101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.201700267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nr03400a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848793v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nanoparticle Assembly to Monolithic Aerogels of YAG, Rare Earth Fluorides, and Composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Prototyping of Silica Glass Microfluidic Chips: The Sol-Gel Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Michael Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Sitarz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (15), pp.5460 - 5467. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.1700267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.201700267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889521v1</w:t>
+                <w:t xml:space="preserve">hal-01848793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single gold bipyramids on a silanized substrate as robust plasmonic sensors for liquid environments</w:t>
+                <w:t xml:space="preserve">Gold NanoBipyramids Performing as Highly Sensitive Dual-Modal Optical Immunosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Michael Rye</w:t>
+                <w:t xml:space="preserve">Andreea Campu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Lermé</w:t>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr03400a⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (14), pp.8567 - 8575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896101v1</w:t>
+                <w:t xml:space="preserve">hal-01848803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Application of High Optical Quality YAG:Ce Nanocrystal-Loaded Silica Aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Odziomek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (38), pp.32304 - 32312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.8b09229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Fluorescence and Magnetic Resonance Specific Imaging of Aβ Amyloid Using Hybrid Nano-GdF 3 Contrast Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mpambani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas K.O. Åslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Nyström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Reitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (2), pp.462 - 472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.8b00191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Event Transients in Readout Circuitries at Low Temperature Down to 50 K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic Nanoparticles Driven Enhanced Light Amplification in a Local 2D and 3D Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Cyprych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Mysliwiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2017.2781878⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8121051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940659v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly luminescent YAG:Ce ultra-small nanocrystals, from stable dispersions to thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hierarchically structured lithium titanate for ultrafast charging in long-life high capacity batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rutkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Świerczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Olszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC03504G⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848395v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reverse saturable absorption of sol-gel hybrid plasmonic glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly luminescent YAG:Ce ultra-small nanocrystals, from stable dispersions to thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sitarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (47), pp.12561 - 12570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC03504G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01525695v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically structured lithium titanate for ultrafast charging in long-life high capacity batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danuta Olszewska</w:t>
+                <w:t xml:space="preserve">Efficient reverse saturable absorption of sol-gel hybrid plasmonic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lindgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15636⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.134 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848421v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon controlled sol–gel condensation for the microfabrication of silica based microstructures. The role of photoacids and photobases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kustra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (74), pp.46615 - 46620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7RA08608C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Hybrid Organic-Inorganic Materials and their Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-Event Transients in Readout Circuitries at Low Temperature Down to 50 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201602730⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2017.2781878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378774v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Distance Enhancement of Nonlinear Optical Properties Using Low Concentration of Plasmonic Nanostructures in Dye Doped Monolithic Sol-Gel Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Enhanced photocatalytic activity through insertion of plasmonic nanostructures into porous TiO2/SiO2 hybrid composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Sillanpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 342, pp.117 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201601646⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378752v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic activity of TiO2 films immobilized on aluminum foam by atomic layer deposition technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">TiO2/SiO2 porous composite thin films: Role of TiO2 areal loading and modification with gold nanospheres on the photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Levchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Sillanpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Leonard</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.03.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 383, pp.367 - 374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379370v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photocatalytic activity through insertion of plasmonic nanostructures into porous TiO2/SiO2 hybrid composite films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Levchuk</w:t>
+                <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Sillanpää</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Chateau</w:t>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.6812-6825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01379363v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2/SiO2 porous composite thin films: Role of TiO2 areal loading and modification with gold nanospheres on the photocatalytic activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Controlled surface modification of gold nanostructures with functionalized silicon polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damia Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Chateau</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 383, pp.367 - 374. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-016-4116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01379351v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Properties of Hybrid Organic-Inorganic Materials and their Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cepraga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luís D. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (36), pp.6506 - 6544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201602730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399993v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled surface modification of gold nanostructures with functionalized silicon polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Long Distance Enhancement of Nonlinear Optical Properties Using Low Concentration of Plasmonic Nanostructures in Dye Doped Monolithic Sol-Gel Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hampus Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-016-4116-y⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (33), pp.6005 - 6014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201601646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378746v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gold nanobipyramids to nanojavelins for a precise tuning of the plasmon resonance to the infrared wavelengths: experimental and theoretical aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Chaput</w:t>
+                <w:t xml:space="preserve">Photocatalytic activity of TiO2 films immobilized on aluminum foam by atomic layer deposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr06323f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 328, pp.16 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234412v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sol–gel porous nanocomposites as efficient photocatalytic coatings: Insights in the structure/reactivity relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillard Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benchenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gregori</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 176-177, pp.472-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and self-orientation of gold nanoparticles in sol–gel hybrid silica – optical transmission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lundén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (5), pp.1026-1034 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4tc02353f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intrinsic luminescence of individual plasmonic nanostructures in aqueous suspension by photon time-of-flight spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.9013-9024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5NR00363F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient hybrid materials for optical power limiting at telecommunication wavelengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+                <w:t xml:space="preserve">From gold nanobipyramids to nanojavelins for a precise tuning of the plasmon resonance to the infrared wavelengths: experimental and theoretical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. G. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00193A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (5), pp.1934-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr06323f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289385v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lerouge</w:t>
+                <w:t xml:space="preserve">C. Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (10), pp.5138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO 3 Nanorods Created by Self-Assembly of Highly Crystalline Nanowires under Hydrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Navarro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (34), pp.10487-10492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la5025907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically stable and photocatalytically active TiO2/SiO2 hybrid films on flexible organic substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+                <w:t xml:space="preserve">Efficient hybrid materials for optical power limiting at telecommunication wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Feneyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA03826F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (26), pp.5105-5110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00193A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097707v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Dye-to-Particle Interactions toward Luminescent Gold Nanostars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Chaput</w:t>
+                <w:t xml:space="preserve">Mechanically stable and photocatalytically active TiO2/SiO2 hybrid films on flexible organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benchenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la402222c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.20096-20104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA03826F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290802v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Efficacy of Enabling Formulations Based on Hydroxypropyl-β-Cyclodextrins, Micellar Preparation, and Liposomes for the Lipophilic Cannabinoid CB2 Agonist, MDA7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry loss of heptamethine cyanines: an example of dipole generation by ion-pairing effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Astruc-Diaz</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven W. Mcdaniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David L. Brown</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARU Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.23393⟩</w:t>
+              <w:t xml:space="preserve">ORGANIC PHOTONIC MATERIALS AND DEVICES XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Organic Photonic Materials and Devices XV;, 8622, pp.86220F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2008220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290796v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry loss of heptamethine cyanines: an example of dipole generation by ion-pairing effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Efficacy of Enabling Formulations Based on Hydroxypropyl-β-Cyclodextrins, Micellar Preparation, and Liposomes for the Lipophilic Cannabinoid CB2 Agonist, MDA7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Astruc-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven W. Mcdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Jijun J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">David L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORGANIC PHOTONIC MATERIALS AND DEVICES XV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2008220⟩</w:t>
+              <w:t xml:space="preserve">DARU Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (2), pp.352-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.23393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245529v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon excited luminescence of lanthanide complex in monolithic sol-gel hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 133, pp.175-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.8344-8351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced fluorescence of isophorone derivatives in DNA based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kajzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2py20565c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation binding by thiacalixthianthrenes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning Dye-to-Particle Interactions toward Luminescent Gold Nanostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R.G. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-011-0033-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (34), pp.10915-10921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la402222c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01290864v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of PEGylated gold nanostars and bipyramids for intracellular uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R G Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (46), pp.465602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/46/465602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, electron tomography and single-particle optical response of twisted gold nano-bipyramids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R G Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (14), pp.145707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/14/145707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica Hybrid Sol-Gel Materials with Unusually High Concentration of Pt-Organic Molecular Guests: Studies of Luminescence and Nonlinear Absorption of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brannlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.2369-2377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am2015537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00709235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoporosimetry and thermoporometry analyses of mesoporous titania film containing silver nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cation binding by thiacalixthianthrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Zieba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-011-0033-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832292v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Transparent Plasmonic Nanocontainers Protect Organic Fluorophores against Photobleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Zaiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Gabudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Focsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0PP00381F⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.2043-2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2004847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291941v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Plasmonic Nanocontainers Protect Organic Fluorophores against Photobleaching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Lermé</w:t>
+                <w:t xml:space="preserve">Rare Earth Fluoride Nanoparticles Obtained Using Charge Transfer Complexes: A Versatile and Efficient Route toward Colloidal Suspensions and Monolithic Transparent Xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2004847⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.5555-5561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la105070p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292004v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Fluoride Nanoparticles Obtained Using Charge Transfer Complexes: A Versatile and Efficient Route toward Colloidal Suspensions and Monolithic Transparent Xerogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Synthesis and optical properties of dyes encapsulated in gold hollow nanoshells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Gabudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Iosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Zaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la105070p⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292050v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optical properties of dyes encapsulated in gold hollow nanoshells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soraya Zaiba</w:t>
+                <w:t xml:space="preserve">Ellipsoporosimetry and thermoporometry analyses of mesoporous titania film containing silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.03.017⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-3), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245569v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical growth and photochromism of silver nanoparticles into a mesoporous titania template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Mollet</w:t>
+                <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Gabudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la902339j⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (7), pp.1216-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0PP00381F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00416407v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless growth of silver nanoparticles into mesostructured silica - block copolymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (11), pp.8729-8736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la904491v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00457690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanisms and kinetics of photo-induced silver nanoparticles in mesostructured hybrid silica films under UV or visible illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (19), pp.8679-8687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9046903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00472221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of an ordered layer of silver nanoparticles in mesostructured dielectric films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.1073-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-009-9794-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00428566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of ordered silver nanoparticles in silica film mesostructured with a triblock copolymer PEO-PPO-PEO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Chemical growth and photochromism of silver nanoparticles into a mesoporous titania template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Battie</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.044⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la902339j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00416406v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00416407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Functional Hybrid Glass Material from Platinum (II) Complexes for Broadband Nonlinear Absorption of Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Zieba</w:t>
+                <w:t xml:space="preserve">Gold hollow spheres obtained using an innovative emulsion process: towards multifunctional Au nanoshells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Desroches</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertil Eliasson</w:t>
+                <w:t xml:space="preserve">G. Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.200801008⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (35), pp.355603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/35/355603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892179v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold hollow spheres obtained using an innovative emulsion process: towards multifunctional Au nanoshells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of Functional Hybrid Glass Material from Platinum (II) Complexes for Broadband Nonlinear Absorption of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Zieba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Bertil Eliasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/35/355603⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200801008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597594v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles growth in a mesoporous silica film templated with the F127 triblock copolymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Growth of ordered silver nanoparticles in silica film mesostructured with a triblock copolymer PEO-PPO-PEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182, pp.1700-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.04.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00327574v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00416406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetra- and Decanuclear Iron(II) Complexes of Thiacalixarene Macrocycles: Synthesis, Structure, Mössbauer Spectroscopy and Magnetic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serguei Borshch</w:t>
+                <w:t xml:space="preserve">Silver nanoparticles growth in a mesoporous silica film templated with the F127 triblock copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200500640⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 325 (1-2), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906895v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00327574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear Manganese(II) Complexes of Thiacalixarene Macrocycles with Trigonal Prismatic Six-Coordinate Geometries: Synthesis, Structure, and Magnetic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Tetra- and Decanuclear Iron(II) Complexes of Thiacalixarene Macrocycles: Synthesis, Structure, Mössbauer Spectroscopy and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petra Á. Szilágyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serguei Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic050507g⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (2), pp.357 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200500640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906915v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of tris[oxobis(2,4-pentanedionato)tin(IV)],[SnO(acac)2]3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L.G. Hubert-Pfalzgraf</w:t>
+                <w:t xml:space="preserve">Tetranuclear Manganese(II) Complexes of Thiacalixarene Macrocycles with Trigonal Prismatic Six-Coordinate Geometries: Synthesis, Structure, and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ncrs.2001.216.14.305⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (24), pp.9112 - 9120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic050507g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007434v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystal structure of tris[oxobis(2,4-pentanedionato)tin(IV)],[SnO(acac)2]3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Hubert-Pfalzgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 216, pp.295-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ncrs.2001.216.14.305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixed-Metal Bismuth-Titanium Species. Chemical Routes to Bi 4 Ti 3 O 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Papiernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Hubert-Pfalzgraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soares-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-346-285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12571,7425 +12705,7425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution and grayscale 3D printing of silicon- and ceramics- based nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Colloidal assemblies of chiral plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chimie et Impression nD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">2024 Fall Meeting of the E-MRS – symposium J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774373v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D printing of silicon- and ceramics- based nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Dopage de verres hybrides par des nanoparticules plasmoniques chirales par procédé sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international Sol-Gel conference - SolGel2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes (JSGAuRA15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771718v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with the plasmonic properties of metal nanoparticles : single particles, colloidal self-assemblies and hybrid plasmonic glasses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the molecular interactions in the self-assembly of organosilanes during the sol-gel synthesis of hybrid mesoporous films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Scientific Conference of Nanomaterials &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ptuj, Slovenia</w:t>
+              <w:t xml:space="preserve">22nd international Sol-Gel conference - SolGel2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771697v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the molecular interactions in the self-assembly of organosilanes during the sol-gel synthesis of hybrid mesoporous films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+                <w:t xml:space="preserve">Colloidal Assemblies of Anisotropic and Chiral Plasmonic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Seguin-Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bagnouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international Sol-Gel conference - SolGel2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Annual meeting of GdR NiNo 2024 (NiNo Lyon 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NiNo, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771748v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopage de verres hybrides par des nanoparticules plasmoniques chirales par procédé sol-gel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">High resolution and grayscale 3D printing of silicon- and ceramics- based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes (JSGAuRA15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint- Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Chimie et Impression nD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863137v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal assemblies of chiral plasmonic nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Playing with the plasmonic properties of metal nanoparticles : single particles, colloidal self-assemblies and hybrid plasmonic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Fall Meeting of the E-MRS – symposium J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">5th International Scientific Conference of Nanomaterials &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ptuj, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863146v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Assemblies of Anisotropic and Chiral Plasmonic Nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution 3D printing of silicon- and ceramics- based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of GdR NiNo 2024 (NiNo Lyon 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NiNo, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd international Sol-Gel conference - SolGel2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863142v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-small colloidal rare-earth aluminium/gallium garnet nanoparticles that are seed-mediate-grown beyond the surface of the YAG seed nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Material structuration using nanoparticles self-assembly processes: colloidal structures, monoliths and high-resolution multiphoton 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Bio-inspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863151v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal assemblies and glass insertion of chiral plasmonic nanopraticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Ultra-small colloidal rare-earth aluminium/gallium garnet nanoparticles that are seed-mediate-grown beyond the surface of the YAG seed nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence Or-nano (Or-nano Strasbourg 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Ornano, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863132v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material structuration using nanoparticles self-assembly processes: colloidal structures, monoliths and high-resolution multiphoton 3D printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Colloidal assemblies and glass insertion of chiral plasmonic nanopraticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Bio-inspiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">11ème conférence Or-nano (Or-nano Strasbourg 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Ornano, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771801v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrids and ceramics 3D printing with nanoscale resolution using multiphoton lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear and chiral hybrid plasmonic glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">3D printing of silicon, hybrids and ceramics using multi-photon lithography: from nano to macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">10th European Silicon Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771796v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of silicon, hybrids and ceramics using multi-photon lithography: from nano to macroscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Nonlinear and chiral hybrid plasmonic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Silicon Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774351v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles : from plasmonics to bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Photonics and Biotechnology to Impact Energy, Healthcare, and the Environment, International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material structuration using nanoparticles assembly processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop NANOANDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Araraquara (SP), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From synthesis of colloidal gold nanoparticles to nonlinear and chiral plasmonic glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parola Stephane</w:t>
+                <w:t xml:space="preserve">Synthesis and self-assembly of anisotropic gold nanostructures and their optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Or Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème conférence GdR Or-nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774360v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosciences and metallic particles - synthesis, properties, applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parola Stephane</w:t>
+                <w:t xml:space="preserve">Plasmonic Chiral Au@Ag and Au@Au Nanoparticles and Chiral Plasmonic Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774383v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of monolithic xerogels and aerogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Solvothermal synthesis of nanoparticles, self-assembly, 3D printing and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774387v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer from small thiolated molecule to plasmonic Au@Au and Au@Ag nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Hybrid plasmonic materials and optics : from well-defined nanoparticles to plasmonic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Or-nano on chirality and gold nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR OrNano, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863123v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of anisotropic gold nanostructures and their optical properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid Nanoparticles for Spectral Photo Counting Scanner CT from In Vivo Imaging to Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence GdR Or-nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863206v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Chiral Au@Ag and Au@Au Nanoparticles and Chiral Plasmonic Glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hybrid sol-gel glasses for optics and nonlinear optics : chemicalchallenges and importance of the micro/nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional, Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop: Photonic Glasses by Sol-Gel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863189v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvothermal synthesis of nanoparticles, self-assembly, 3D printing and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Chirality transfer from small thiolated molecule to plasmonic Au@Au and Au@Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Workshop Or-nano on chirality and gold nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR OrNano, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774386v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sol-gel glasses for optics and nonlinear optics : chemicalchallenges and importance of the micro/nanostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">Sol-Gel monolithic materials for optics and non-linear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop: Photonic Glasses by Sol-Gel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Sol-Gel Society e-seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771838v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Nanoparticles for Spectral Photo Counting Scanner CT from In Vivo Imaging to Therapeutic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Parola Stephane</w:t>
+                <w:t xml:space="preserve">Ultra-small YPO4-YAG: Ce composite nanophosphors with a photoluminescence quantum yield exceeding 50%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">SOLGEL2022 - International Sol-Gel Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879753v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid plasmonic materials and optics : from well-defined nanoparticles to plasmonic glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">From synthesis of colloidal gold nanoparticles to nonlinear and chiral plasmonic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">GDR Or Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771682v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel monolithic materials for optics and non-linear optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Nanosciences and metallic particles - synthesis, properties, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sol-Gel Society e-seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
+              <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771888v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-small YPO4-YAG: Ce composite nanophosphors with a photoluminescence quantum yield exceeding 50%</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of monolithic xerogels and aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLGEL2022 - International Sol-Gel Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863161v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal assembly of anisotropic gold nanostructures and optical plasmonic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Plasmonic chirality in Au@Ag and Au@Au nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2020 The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop NANOANDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863167v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic chirality in Au@Ag and Au@Au nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Nanomaterials and Nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop NANOANDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739560v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials and Nanosciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Soft-chemistry combined with nanomaterials for the design of 2D/3D optical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NANOANDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lima, Peru</w:t>
+              <w:t xml:space="preserve">The Global Summit and Expo on Materials Science and Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771664v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la croissance de nanoparticules d'or à leur intégration dans des verres hybrides plasmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-chemistry combined with nanomaterials for the design of 2D/3D optical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parola Stephane</w:t>
+                <w:t xml:space="preserve">Colloidal assembly of anisotropic gold nanostructures and optical plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Global Summit and Expo on Materials Science and Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">C’Nano 2020 The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771637v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid multifunctional nanoplatforms for multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBINAR NANOMEDICINE IN LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy and chirality of colloidal plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Or Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-plateformes hybrides pour l'imagerie multimodale de l'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du WP Agents d'imagerie, WP1, de FLI et du GDR AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic aerogels from gels obtained by controlled destabilization of aqueous colloidal solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marie-Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENEVA COLLOIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic xerogels and aerogels, synthesis strategies and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Nanomaterials : synthesis, properties and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Sol-Gel Society Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online (covid), France</w:t>
+              <w:t xml:space="preserve">International Workshop NANOANDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771869v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials : synthesis, properties and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">GdF3 based hybrid multimodal contrast media for multiphoton microscopy and MRI of brain pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NANOANDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771625v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GdF3 based hybrid multimodal contrast media for multiphoton microscopy and MRI of brain pathologies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Monolithic xerogels and aerogels, synthesis strategies and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">7th International Sol-Gel Society Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online (covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879709v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid monolithic plasmonic materials for nonlinear absorption from the visible to the NIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring/Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online (Covid), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gold nanostructures and applications from photonics to photocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Chimie Douce et optique, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring/Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online (Covid), United States</w:t>
+              <w:t xml:space="preserve">Chimie douce : faits marquants et défis, Chaire Chimie des Matériaux Hybrides, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris (Collège de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771899v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie Douce et optique, enjeux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Synthesis of gold nanostructures and applications from photonics to photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie douce : faits marquants et défis, Chaire Chimie des Matériaux Hybrides, Collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris (Collège de France), France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring/Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online (Covid), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774366v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hybrid Nanoparticles to 3D Composite Structures for Optical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Frontiers of Polymers and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Penang, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal hybrid contrast media for multiphoton microscopy and MRI of brain pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Frontiers of Polymers and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Penang, Malaysia, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoride nanoparticles as multimodal contrast media (SPCCT, MRI, Two-photon imaging) for pre-clinical imaging of brain pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Scientific Conference of Nanomaterials &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From plasmonic nanoparticles to transparent monolithic hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes hybrides multimodales : de l’IRM couplée Absorption Multiphotonique au SPCCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impressions 3D à haute résolution par réaction sol-gel photoactivée à 2 photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sol-Gel CEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo evaluation of a hybrid nanoparticle for molecular imaging of amyloid aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual meeting of the European Society for Molecular Imaging (ESMI) - European Molecular Imaging Meeting (EMIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic textiles for water and air depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Benchenaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA8- 8th meeting on Solar Chemistry and Photocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a fluorescent magnetic hybrid nanoprobe for stroke imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Molecular Imaging Meeting (EMIM) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic flexible films with hierarchical porosity by self-assembling sol-gel process and photoactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Benchenaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sol-Gel 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of luminous textile for wastewater treatment by photocatalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Puzenat</w:t>
+                <w:t xml:space="preserve">PHOTOCATALYTIC TIO2-BASED COATINGS ON FLEXIBLE MATERIALS FOR BUILDING APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benchenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chateau Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parola Stephane</w:t>
+                <w:t xml:space="preserve">A. Carretero-Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peruchon Laure</w:t>
+                <w:t xml:space="preserve">S. Thérias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San-Diego, United States</w:t>
+              <w:t xml:space="preserve">Semiconductor Photochemistry SP4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905584v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOCATALYTIC TIO2-BASED COATINGS ON FLEXIBLE MATERIALS FOR BUILDING APPLICATIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Bio)-conjugués polymères multifonctionnels pour l'imagerie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carretero-Genevrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+                <w:t xml:space="preserve">Salim Adjili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Photochemistry SP4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">41èmes Journées d'Etudes des Polymères JEPO 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841292v1</w:t>
+                <w:t xml:space="preserve">hal-00910757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Bio)-conjugués polymères multifonctionnels pour l'imagerie de fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface characterisation of photocatalytic porous coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benchenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Adjili</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Massin</w:t>
+                <w:t xml:space="preserve">C. Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées d'Etudes des Polymères JEPO 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910757v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterisation of photocatalytic porous coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic porous coatings obtained by sol-gel process on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Benchenaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930164v1</w:t>
+                <w:t xml:space="preserve">hal-00930148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic porous coatings obtained by sol-gel process on flexible substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Benchenaa</w:t>
+                <w:t xml:space="preserve">Development of luminous textile for wastewater treatment by photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Indermuhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chateau Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peruchon Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San-Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930148v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional hybrid nanoparticles for two-photon fluorescence imaging and photodynamic therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic photonic materials and devices XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.79350S, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.877759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and optical properties of silver nanoparticles in mesostructured silica thin films after optical and chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Nano Films 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, LIEGE, Belgium. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00469621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles inside a mesoporous titania template and photochromism properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Propriétés optiques de monocouches de nanoparticules organisées dans des matrices de silice élaborées par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Battie</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-deuxièmes entretiens Jacques Cartier, Connecting to the nanoworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Ecully, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. pp.119-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00431194v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00416417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">synthèse in-situ de nanoparticules d'argent organisées dans des matrices diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Nanoparticules pour la Photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00375515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques de monocouches de nanoparticules organisées dans des matrices de silice élaborées par voie sol-gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Self-organized silver nanoparticles in mesostructured silica and titania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. pp.119-121</w:t>
+              <w:t xml:space="preserve">Hybrid Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00416417v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00416419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanisms of silver nanoparticles in mesostructured silica films under laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00416420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized silver nanoparticles in mesostructured silica and titania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Silver nanoparticles inside a mesoporous titania template and photochromism properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Vingt-deuxièmes entretiens Jacques Cartier, Connecting to the nanoworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00416419v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00431194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silver nanoparticles in a mesotructured copolymer film by photoreduction: influence of the silver concentration on the kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Silver nanoparticles in a mesostructured silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiO2 Advanced dielectrics and related devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.93-94</w:t>
+              <w:t xml:space="preserve">Transalp'nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00327578v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00327580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and reduction control of silver nanoparticles in mesostructured films : a way for doing high resolution and high index contrast complex devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Cinétique de photo-croissance de nanoparticules d'argent dans des matrices de silice mésostructurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalp'nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">Journées Sol-Gel du CEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00327584v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00327586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de croissance optique de nanoparticules d'argent dans des films de silice mésostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Sol-Gel Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00348575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the reductive treatment on the size and the localization of silver nanoparticles in mesotructured silica films elaborated with a block copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiO2 Advanced dielectrics and related devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00327579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles in a mesostructured silica film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Growth of silver nanoparticles in a mesotructured copolymer film by photoreduction: influence of the silver concentration on the kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalp'nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">SiO2 Advanced dielectrics and related devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00327580v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00327578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de photo-croissance de nanoparticules d'argent dans des matrices de silice mésostructurées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Migration and reduction control of silver nanoparticles in mesostructured films : a way for doing high resolution and high index contrast complex devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sol-Gel du CEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France</w:t>
+              <w:t xml:space="preserve">Transalp'nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00327586v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00327584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création photo-induite de matériaux métallo-diélectriques mésostructurés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Effect of laser irradiation conditions on the precipitation of silver nanoparticles in meso-structured silica films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sol-Gel Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00200396v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00200373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser irradiation conditions on the precipitation of silver nanoparticles in meso-structured silica films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Création photo-induite de matériaux métallo-diélectriques mésostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Sol-Gel Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00200373v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00200396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-board steam-reforming of gasoline for fuel cell vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stefanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHEC 16, World Hydrogen Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France. pp.13-16 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19999,1617 +20133,1617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal assemblies of chiral plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference program, 2024 Fall Meeting of the E-MRS – symposium J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral plasmonic Au@Au and Au@Ag nanoparticles, their assemblies and incorporation into sol-gel glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Chirality transfer from molecule to plasmonic nanoparticles and their self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer school, 12th NanoAndes Workshop (NanoAndes 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Araraquara (SP), Brazil</w:t>
+              <w:t xml:space="preserve">, Spring Day of the SCF Rhône-Alpes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863241v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer from molecule to plasmonic nanoparticles and their self-assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Chiral plasmonic Au@Au and Au@Ag nanoparticles, their assemblies and incorporation into sol-gel glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Parola Stephane</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Spring Day of the SCF Rhône-Alpes 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Summer school, 12th NanoAndes Workshop (NanoAndes 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Araraquara (SP), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863236v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear and Chiral Plasmonic Glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Nonlinear and chiral plasmonic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Nano- and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">11ème conférence GdR Or-nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740965v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Properties of Gold Nanoparticles, From Lab to Large Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Chirality transfer from molecule to plasmonic Au@Au and Au@Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Nano- and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">11ème conférence Or-nano (Or-nano Lyon 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740973v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer from molecule to plasmonic Au@Au and Au@Ag nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Characterization and Properties of Gold Nanoparticles, From Lab to Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence Or-nano (Or-nano Lyon 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Nano- and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863229v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear and chiral plasmonic glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Nonlinear and Chiral Plasmonic Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence GdR Or-nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Nano- and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863217v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer from small thiolated molecule to plasmonic gold and silver core-shell nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Colloidal assembly of anisotropic gold nanostructures and optical-plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Metallic Nano-Objects (MNO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Ecole résidentielle ERIN2C’NANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863224v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal assembly of anisotropic gold nanostructures and optical-plasmonic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Chirality transfer from small thiolated molecule to plasmonic gold and silver core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole résidentielle ERIN2C’NANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Erquy, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Metallic Nano-Objects (MNO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863210v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALUMINUM GARNET NANOPARTICLES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">PHOTOACTIVABLE HYBRID ORGANIC-INORGANIC SOL-GEL RESIN FOR 3D PRINTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP4213594. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2023170438. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855404v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL COMPONENT RESISTANT TO RAINFALL EROSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jegouzo Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parola Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4119528. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOACTIVABLE HYBRID ORGANIC-INORGANIC SOL-GEL RESIN FOR 3D PRINTING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">ALUMINUM GARNET NANOPARTICLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2023170438. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4213594. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855401v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL STRUCTURE AND METHOD OF MANUFACTURING IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021074324. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PREPARING HIGH-CONCENTRATION PENTA-TWINNED GOLD NANOPARTICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020254630. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A MICROFLUIDIC DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019048900. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21619,161 +21753,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narottam P. Bansal and J. P. Singh (Editors), 154, pp. 61-68, 2003, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VII: Proceedings of the symposium held at the 105th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId606"/>
+      <w:footerReference w:type="default" r:id="rId608"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21920,51 +22054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prevost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ederer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Henych" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159951" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02133B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04570809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thorimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45365-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01438" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Dessouky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoad Yagil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.05.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mariani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300119" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emilsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00809b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marcheselli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08824" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#226;teau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04422" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204489" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01768C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Chang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Karlsson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bondar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12973" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Halttunen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48641-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04763-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rutkowska" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4844-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure L Bulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02335" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Cyprych" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8121051" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848803v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Campu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01689" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896094v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Levchuk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Kralova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Rueda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guti&#233;rrez-Alfaro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.051" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848793v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sitarz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr03400a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09229" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Youssef" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buiron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781878" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odziomek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03504G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lund&#233;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindgren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liotta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1VFLCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Olszewska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15636" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602730" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Liotta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201601646" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G9M0V1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leonard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.03.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PJ9DH6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sillanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HDTC2NG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379351v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0T0NQF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4116-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234412v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. G. Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr06323f" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148422v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gregori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Chantal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benchenaa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.04.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D83PJP43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02353f" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00363F" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00193A" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayence" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Andrade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5025907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097707v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gr&#233;gori" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA03826F" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R.G. Navarro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Faure" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402222c" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290796v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Astruc-Diaz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Mcdaniel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijun J. Xu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Brown" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23393" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245529v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008220" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.09.039" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKD2PLWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245502v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWGTHZ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290864v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Thabet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zieba" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0033-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KJVZWKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290857v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lerouge" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/145707" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2B18381E00E8C7E0E3127B8A41DCF8FDC1C67E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709235v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brannlund" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2015537" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292004v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Zaiba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Focsan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2004847" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292050v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la105070p" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245569v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Gabudean" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Iosin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.03.017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0D96MGF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902339j" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457690v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904491v" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472221v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tishchenko" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046903" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416406v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.044" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26G0818H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892179v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desroches" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Carlsson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Eliasson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTZCB06-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597594v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355603" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BFRM9S29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327574v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.045" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SL9TXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906895v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;. Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Borshch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500640" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ077FRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906915v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050507g" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8PK7BZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007434v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdenelli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.305" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03477555v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Papiernik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagner" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soares-Carvalho" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-346-285" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774373v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771718v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771697v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771748v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863137v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863146v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863142v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Seguin-Llosa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bagnouls" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863151v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863132v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771801v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771823v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771796v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774351v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771876v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771830v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774360v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774383v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774387v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863123v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863206v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863189v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774386v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771838v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879753v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771682v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771888v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863167v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739560v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771664v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774362v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771637v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879886v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739578v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879855v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771869v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771625v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879709v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771901v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771899v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774366v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771589v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879736v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771610v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771847v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879728v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774370v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057998v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044427v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Berner" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057980v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905584v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Indermuhle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Denis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchon Laure" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841292v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rias" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930164v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930148v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971444v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaiba" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877759" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431194v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00375515v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416420v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416419v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327578v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327584v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00348575v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327579v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327580v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327586v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200396v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200373v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093595v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefanescu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanveen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval-Brunel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863250v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863241v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863236v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740965v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740973v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863229v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863217v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863224v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863210v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855404v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855403v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupeyrat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegouzo Michel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junique" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859766v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859768v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859769v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05484242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04251h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ederer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Henych" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02133B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04570809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thorimbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45365-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Dessouky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoad Yagil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mariani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emilsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00809b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marcheselli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08824" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#226;teau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04422" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204489" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01768C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Karlsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bondar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12973" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Halttunen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48641-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04763-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rutkowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4844-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure L Bulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02335" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Kralova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Rueda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guti&#233;rrez-Alfaro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sitarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02443" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr03400a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700267" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Campu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09229" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Cyprych" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8121051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Olszewska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15636" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odziomek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03504G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lund&#233;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindgren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liotta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1VFLCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buiron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sillanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HDTC2NG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0T0NQF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Liotta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4116-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201601646" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G9M0V1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379370v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leonard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.03.034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PJ9DH6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gregori" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Chantal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benchenaa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.04.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D83PJP43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02353f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00363F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234412v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. G. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr06323f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayence" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Andrade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5025907" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00193A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gr&#233;gori" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA03826F" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290796v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Astruc-Diaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Mcdaniel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijun J. Xu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23393" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.09.039" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKD2PLWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWGTHZ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R.G. Navarro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402222c" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290857v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lerouge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/145707" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2B18381E00E8C7E0E3127B8A41DCF8FDC1C67E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709235v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brannlund" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2015537" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Thabet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zieba" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0033-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KJVZWKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292004v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Zaiba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Focsan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2004847" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292050v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la105070p" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Gabudean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Iosin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.03.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0D96MGF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904491v" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472221v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tishchenko" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046903" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416407v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902339j" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355603" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BFRM9S29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892179v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desroches" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Carlsson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Eliasson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTZCB06-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416406v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.044" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26G0818H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.045" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SL9TXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906895v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;. Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Borshch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500640" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ077FRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906915v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050507g" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8PK7BZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007434v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdenelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.305" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03477555v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Papiernik" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soares-Carvalho" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-346-285" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863146v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771748v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863142v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Seguin-Llosa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bagnouls" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774373v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771697v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771718v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771801v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863151v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863132v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774351v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771876v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771830v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863206v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774386v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879753v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771838v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863123v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771888v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774360v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774383v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774387v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739560v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771664v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771637v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774362v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863167v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879886v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739578v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879855v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863149v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771625v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879709v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771901v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774366v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771899v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771589v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879736v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771610v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771847v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057998v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044427v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Berner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057980v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841292v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rias" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930164v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930148v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905584v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Indermuhle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Denis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchon Laure" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971444v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaiba" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877759" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00375515v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416419v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416420v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431194v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327580v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327586v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00348575v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327579v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327578v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327584v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200396v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093595v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefanescu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanveen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval-Brunel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863250v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863236v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863241v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863217v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863229v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740973v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740965v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863210v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863224v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupeyrat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegouzo Michel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junique" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855404v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859766v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859768v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>