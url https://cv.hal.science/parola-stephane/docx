--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2609,291 +2609,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Molecular Self-Assembly and Structural Organization of Mesoporous Hybrid Silica Films with Binary Composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+                <w:t xml:space="preserve">Anna Lesiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01438⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (41), pp.28407 - 28415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04992b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736175v1</w:t>
+                <w:t xml:space="preserve">hal-04289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature synthesis of CdSe/CdS triangular nanoemitters and their stabilization in colloidal state and sol–gel glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lesiak</w:t>
+                <w:t xml:space="preserve">Insight into the Molecular Self-Assembly and Structural Organization of Mesoporous Hybrid Silica Films with Binary Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Wagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Chateau</w:t>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (41), pp.28407 - 28415. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7671-7682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ra04992b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289732v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on Chirality Encoding from Small Thiolated Molecule to Plasmonic Au@Ag and Au@Au Nanoparticles</w:t>
               </w:r>
@@ -7306,144 +7306,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Hybrid Organic-Inorganic Materials and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Parola</w:t>
+                <w:t xml:space="preserve">Photocatalytic activity of TiO2 films immobilized on aluminum foam by atomic layer deposition technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 328, pp.16 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201602730⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378774v1</w:t>
+                <w:t xml:space="preserve">hal-01379370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Distance Enhancement of Nonlinear Optical Properties Using Low Concentration of Plasmonic Nanostructures in Dye Doped Monolithic Sol-Gel Materials</w:t>
               </w:r>
@@ -7569,173 +7598,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic activity of TiO2 films immobilized on aluminum foam by atomic layer deposition technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Parola</w:t>
+                <w:t xml:space="preserve">Optical Properties of Hybrid Organic-Inorganic Materials and their Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Leonard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís D. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.03.034⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (36), pp.6506 - 6544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201602730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379370v1</w:t>
+                <w:t xml:space="preserve">hal-01378774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sol–gel porous nanocomposites as efficient photocatalytic coatings: Insights in the structure/reactivity relationships</w:t>
               </w:r>
@@ -10730,350 +10730,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoporosimetry and thermoporometry analyses of mesoporous titania film containing silver nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chiriac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bois</w:t>
+                <w:t xml:space="preserve">Timea Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Gabudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (7), pp.1216-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0PP00381F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832292v1</w:t>
+                <w:t xml:space="preserve">hal-01291941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+                <w:t xml:space="preserve">Ellipsoporosimetry and thermoporometry analyses of mesoporous titania film containing silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maurin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Gabudean</w:t>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-3), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0PP00381F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless growth of silver nanoparticles into mesostructured silica - block copolymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11176,64 +11176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12961,64 +12961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13179,96 +13179,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution and grayscale 3D printing of silicon- and ceramics- based nanostructures</w:t>
+                <w:t xml:space="preserve">High resolution 3D printing of silicon- and ceramics- based nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chimie et Impression nD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">22nd international Sol-Gel conference - SolGel2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774373v1</w:t>
+                <w:t xml:space="preserve">hal-04771718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with the plasmonic properties of metal nanoparticles : single particles, colloidal self-assemblies and hybrid plasmonic glasses</w:t>
               </w:r>
@@ -13317,96 +13317,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D printing of silicon- and ceramics- based nanostructures</w:t>
+                <w:t xml:space="preserve">High resolution and grayscale 3D printing of silicon- and ceramics- based nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international Sol-Gel conference - SolGel2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Chimie et Impression nD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771718v1</w:t>
+                <w:t xml:space="preserve">hal-04774373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material structuration using nanoparticles self-assembly processes: colloidal structures, monoliths and high-resolution multiphoton 3D printing</w:t>
               </w:r>
@@ -14866,234 +14866,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From synthesis of colloidal gold nanoparticles to nonlinear and chiral plasmonic glasses</w:t>
+                <w:t xml:space="preserve">Synthesis of monolithic xerogels and aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Or Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774360v1</w:t>
+                <w:t xml:space="preserve">hal-04774387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosciences and metallic particles - synthesis, properties, applications</w:t>
+                <w:t xml:space="preserve">From synthesis of colloidal gold nanoparticles to nonlinear and chiral plasmonic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">GDR Or Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774383v1</w:t>
+                <w:t xml:space="preserve">hal-04774360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of monolithic xerogels and aerogels</w:t>
+                <w:t xml:space="preserve">Nanosciences and metallic particles - synthesis, properties, applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parola Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhoBiA Annual Nanophotonics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774387v1</w:t>
+                <w:t xml:space="preserve">hal-04774383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic chirality in Au@Ag and Au@Au nanoparticles</w:t>
               </w:r>
@@ -17136,51 +17136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Benchenaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18119,51 +18119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional hybrid nanoparticles for two-photon fluorescence imaging and photodynamic therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18609,277 +18609,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00375515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized silver nanoparticles in mesostructured silica and titania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth mechanisms of silver nanoparticles in mesostructured silica films under laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00416419v1</w:t>
+                <w:t xml:space="preserve">ujm-00416420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms of silver nanoparticles in mesostructured silica films under laser illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized silver nanoparticles in mesostructured silica and titania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00416420v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00416419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles inside a mesoporous titania template and photochromism properties</w:t>
               </w:r>
@@ -19266,64 +19266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19359,402 +19359,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00348575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reductive treatment on the size and the localization of silver nanoparticles in mesotructured silica films elaborated with a block copolymer</w:t>
+                <w:t xml:space="preserve">Migration and reduction control of silver nanoparticles in mesostructured films : a way for doing high resolution and high index contrast complex devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiO2 Advanced dielectrics and related devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.39-40</w:t>
+              <w:t xml:space="preserve">Transalp'nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00327579v1</w:t>
+                <w:t xml:space="preserve">ujm-00327584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silver nanoparticles in a mesotructured copolymer film by photoreduction: influence of the silver concentration on the kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the reductive treatment on the size and the localization of silver nanoparticles in mesotructured silica films elaborated with a block copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Parola</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiO2 Advanced dielectrics and related devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, France. pp.93-94</w:t>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00327578v1</w:t>
+                <w:t xml:space="preserve">ujm-00327579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and reduction control of silver nanoparticles in mesostructured films : a way for doing high resolution and high index contrast complex devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of silver nanoparticles in a mesotructured copolymer film by photoreduction: influence of the silver concentration on the kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Boukenter</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalp'nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">SiO2 Advanced dielectrics and related devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00327584v1</w:t>
+                <w:t xml:space="preserve">ujm-00327578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser irradiation conditions on the precipitation of silver nanoparticles in meso-structured silica films</w:t>
               </w:r>
@@ -19779,51 +19779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21819,51 +21819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Narottam P. Bansal and J. P. Singh (Editors), 154, pp. 61-68, 2003, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VII: Proceedings of the symposium held at the 105th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -22054,51 +22054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05484242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04251h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ederer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Henych" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02133B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04570809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thorimbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45365-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Dessouky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoad Yagil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mariani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emilsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00809b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marcheselli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08824" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#226;teau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04422" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204489" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01768C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Karlsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bondar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12973" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Halttunen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48641-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04763-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rutkowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4844-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure L Bulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02335" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Kralova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Rueda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guti&#233;rrez-Alfaro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sitarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02443" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr03400a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700267" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Campu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09229" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Cyprych" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8121051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Olszewska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15636" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odziomek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03504G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lund&#233;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindgren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liotta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1VFLCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buiron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sillanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HDTC2NG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0T0NQF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Liotta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4116-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201601646" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G9M0V1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379370v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leonard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.03.034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PJ9DH6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gregori" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Chantal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benchenaa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.04.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D83PJP43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02353f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00363F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234412v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. G. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr06323f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayence" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Andrade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5025907" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00193A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gr&#233;gori" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA03826F" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290796v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Astruc-Diaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Mcdaniel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijun J. Xu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23393" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.09.039" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKD2PLWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWGTHZ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R.G. Navarro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402222c" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290857v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lerouge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/145707" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2B18381E00E8C7E0E3127B8A41DCF8FDC1C67E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709235v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brannlund" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2015537" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Thabet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zieba" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0033-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KJVZWKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292004v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Zaiba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Focsan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2004847" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292050v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la105070p" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Gabudean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Iosin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.03.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0D96MGF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904491v" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472221v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tishchenko" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046903" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416407v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902339j" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355603" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BFRM9S29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892179v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desroches" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Carlsson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Eliasson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTZCB06-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416406v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.044" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26G0818H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.045" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SL9TXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906895v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;. Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Borshch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500640" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ077FRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906915v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050507g" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8PK7BZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007434v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdenelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.305" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03477555v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Papiernik" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soares-Carvalho" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-346-285" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863146v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771748v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863142v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Seguin-Llosa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bagnouls" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774373v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771697v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771718v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771801v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863151v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863132v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774351v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771876v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771830v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863206v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774386v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879753v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771838v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863123v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771888v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774360v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774383v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774387v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739560v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771664v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771637v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774362v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863167v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879886v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739578v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879855v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863149v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771625v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879709v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771901v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774366v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771899v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771589v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879736v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771610v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771847v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057998v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044427v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Berner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057980v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841292v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rias" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930164v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930148v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905584v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Indermuhle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Denis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchon Laure" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971444v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaiba" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877759" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00375515v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416419v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416420v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431194v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327580v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327586v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00348575v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327579v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327578v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327584v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200396v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093595v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefanescu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanveen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval-Brunel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863250v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863236v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863241v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863217v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863229v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740973v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740965v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863210v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863224v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupeyrat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegouzo Michel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junique" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855404v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859766v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859768v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05484242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04251h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05390214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500369" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prevost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ederer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Henych" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hulb&#230;k Fog" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hristovska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khitous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Abdallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02133B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04570809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thorimbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45365-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boccalini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Dessouky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lacombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoad Yagil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mariani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emilsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00809b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lesiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04992b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01438" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marcheselli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08824" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#226;teau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04422" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204489" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khaywah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01140" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benkeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Dey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01768C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desponds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-020-05355-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Karlsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bondar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landaburu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12973" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Halttunen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48641-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04763-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rutkowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4844-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure L Bulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02335" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Kralova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Rueda-M&#225;rquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guti&#233;rrez-Alfaro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sitarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02443" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr03400a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700267" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Campu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09229" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Cyprych" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8121051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Olszewska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15636" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odziomek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitarz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03504G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lund&#233;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindgren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liotta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1VFLCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940659v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Buiron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Sillanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HDTC2NG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0T0NQF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Liotta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaput" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4116-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379370v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leonard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.03.034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PJ9DH6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201601646" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G9M0V1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378774v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602730" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gregori" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Chantal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benchenaa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.04.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D83PJP43-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02353f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00363F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234412v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadcard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. G. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr06323f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mayence" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Andrade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5025907" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00193A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gr&#233;gori" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA03826F" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290796v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Astruc-Diaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Mcdaniel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijun J. Xu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Brown" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23393" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.09.039" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKD2PLWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.04.021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWGTHZ9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R.G. Navarro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402222c" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290857v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lerouge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/145707" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2B18381E00E8C7E0E3127B8A41DCF8FDC1C67E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709235v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brannlund" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2015537" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Thabet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zieba" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0033-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KJVZWKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292004v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Zaiba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Focsan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2004847" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292050v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la105070p" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Gabudean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Iosin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.03.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0D96MGF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00457690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904491v" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00472221v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tishchenko" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046903" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00428566v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9794-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BLBGVDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416407v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902339j" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/35/355603" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BFRM9S29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892179v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desroches" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Carlsson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Eliasson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLTZCB06-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416406v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.044" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26G0818H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.04.045" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SL9TXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906895v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;. Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Borshch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500640" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQ077FRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906915v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050507g" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8PK7BZWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007434v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdenelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2001.216.14.305" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03477555v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Papiernik" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hubert-Pfalzgraf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soares-Carvalho" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-346-285" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863146v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771748v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863142v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Seguin-Llosa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bagnouls" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771697v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774373v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771801v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863151v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863132v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774351v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771796v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771876v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771830v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863206v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774386v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879753v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771838v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863123v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771888v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774387v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774360v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774383v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739560v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771664v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771637v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774362v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863167v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879886v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739578v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879855v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863149v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771625v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879709v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771901v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774366v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771899v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771589v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879736v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771610v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771847v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879728v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207666v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ong" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057998v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044427v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Berner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057980v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841292v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rias" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930164v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930148v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905584v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Indermuhle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Denis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchon Laure" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971444v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaiba" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877759" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00469621v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416417v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00375515v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416420v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00416419v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431194v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327580v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327586v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00348575v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327584v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327579v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00327578v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200396v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093595v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefanescu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanveen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval-Brunel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863250v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863236v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863241v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863217v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863229v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740973v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740965v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863210v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863224v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855401v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupeyrat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegouzo Michel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Junique" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855404v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859766v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859768v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859769v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>