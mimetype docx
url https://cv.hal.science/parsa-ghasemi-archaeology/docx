--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,264 +100,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t>
+                <w:t xml:space="preserve">Persian Paradises: Unveiling the Sasanian Dastgerd of Mohammadabad-Baghdasht, South of Jereh, Pars, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gelin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parsa Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2024.2438545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845541v1</w:t>
+                <w:t xml:space="preserve">hal-04861724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persian Paradises: Unveiling the Sasanian Dastgerd of Mohammadabad-Baghdasht, South of Jereh, Pars, Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusufsho Yakubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsa Ghasemi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04861724v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">بررسی مجموعه گلمهرهای ساسانی بازگردانده شده از آمریکا در موزه ملی ایران</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Iran National Museum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (3), pp.75-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -385,204 +385,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Sasanian rock reliefs of the king combatting a lion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nam-Jay-e Kohan-e Qandejan va Dasht-e Barin: Pishnahadi baray-e Ja yabi-ye Anha dar Mantaghey-e Sarmashhad, dar Nimruz-e Bakhtari-e Pars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia i Świat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Society for Iranian Archaeology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.113-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854412v1</w:t>
+                <w:t xml:space="preserve">hal-03970745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam-Jay-e Kohan-e Qandejan va Dasht-e Barin: Pishnahadi baray-e Ja yabi-ye Anha dar Mantaghey-e Sarmashhad, dar Nimruz-e Bakhtari-e Pars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Two Sasanian rock reliefs of the king combatting a lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Society for Iranian Archaeology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historia i Świat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.49-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34739/his.2022.11.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970745v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Čāhārbāzār. Preliminary Report on the Identification of a Large Archaeological Site in Farāšband, in the Sasanian Province of Ardašīr-Xwarreh, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Noruzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tol-e Qaleh Seyfābād (TQS), a Major Provincial Centre of the Sasanian Period in Bišābuhr Province, Fars, Iran. Preliminary Excavation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Noruzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the divisions of the Sasanian province of Bišābuhr based on the discovery of some new toponyms from the administrative bullae of Tol-e Qaleh Seyfābād (TQS), Kāzerūn, Fārs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Gyselen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Khersan 3 Archaeological Survey: New Insights into Settlement Patterns in the Zagros Folding Zone from Hydro-Dam Project Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAL-E KHANDAGH (“MOATED MOUND”): A Military Structure in Ancient Fars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Eastern Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (4), pp.240 - 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1094,103 +1094,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulles administratives sassanides trouvées à Tole Qaleh Seyfabad (Fārs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Gyselen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Gondet / E. Haerinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Orient est son jardin. Hommage à Rémy Boucharlat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Peeters Louvain, pp.179-184, 2018, Acta Iranica</w:t>
@@ -1362,51 +1362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th Annual Symposium on Iranian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Feb 2017, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2438545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.704228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2022.11.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Noruzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Ghezelbash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2020.09.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.51.0.3038718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/neareastarch.75.4.0240" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2438545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.704228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2022.11.03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Noruzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Ghezelbash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2020.09.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.51.0.3038718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/neareastarch.75.4.0240" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>