--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -66,1011 +66,1106 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persian Paradises: Unveiling the Sasanian Dastgerd of Mohammadabad-Baghdasht, South of Jereh, Pars, Iran</w:t>
+                <w:t xml:space="preserve">When war comes for Iran’s cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2024.2438545⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.fvyprpsgq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861724v1</w:t>
+                <w:t xml:space="preserve">hal-05598263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusufsho Yakubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">بررسی مجموعه گلمهرهای ساسانی بازگردانده شده از آمریکا در موزه ملی ایران</w:t>
+                <w:t xml:space="preserve">Persian Paradises: Unveiling the Sasanian Dastgerd of Mohammadabad-Baghdasht, South of Jereh, Pars, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iran National Museum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2024.2438545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22034/jinm.2023.704228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04073625v1</w:t>
+                <w:t xml:space="preserve">hal-04861724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam-Jay-e Kohan-e Qandejan va Dasht-e Barin: Pishnahadi baray-e Ja yabi-ye Anha dar Mantaghey-e Sarmashhad, dar Nimruz-e Bakhtari-e Pars</w:t>
+                <w:t xml:space="preserve">بررسی مجموعه گلمهرهای ساسانی بازگردانده شده از آمریکا در موزه ملی ایران</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Society for Iranian Archaeology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Iran National Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.75-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/jinm.2023.704228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970745v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Sasanian rock reliefs of the king combatting a lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia i Świat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.49-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34739/his.2022.11.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Čāhārbāzār. Preliminary Report on the Identification of a Large Archaeological Site in Farāšband, in the Sasanian Province of Ardašīr-Xwarreh, Iran</w:t>
+                <w:t xml:space="preserve">Nam-Jay-e Kohan-e Qandejan va Dasht-e Barin: Pishnahadi baray-e Ja yabi-ye Anha dar Mantaghey-e Sarmashhad, dar Nimruz-e Bakhtari-e Pars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Ghezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia i Świat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Society for Iranian Archaeology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.113-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970743v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tol-e Qaleh Seyfābād (TQS), a Major Provincial Centre of the Sasanian Period in Bišābuhr Province, Fars, Iran. Preliminary Excavation Report</w:t>
+                <w:t xml:space="preserve">Čāhārbāzār. Preliminary Report on the Identification of a Large Archaeological Site in Farāšband, in the Sasanian Province of Ardašīr-Xwarreh, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Noruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Noruzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aziz Rezaei</w:t>
+                <w:t xml:space="preserve">Ebrahim Ghezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Near Eastern Studies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/ANES.57.0.3288618⟩</w:t>
+              <w:t xml:space="preserve">Historia i Świat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34739/his.2020.09.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028712v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the divisions of the Sasanian province of Bišābuhr based on the discovery of some new toponyms from the administrative bullae of Tol-e Qaleh Seyfābād (TQS), Kāzerūn, Fārs.</w:t>
+                <w:t xml:space="preserve">Tol-e Qaleh Seyfābād (TQS), a Major Provincial Centre of the Sasanian Period in Bišābuhr Province, Fars, Iran. Preliminary Excavation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Noruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Gyselen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Noruzi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pažoheš-hā-ye Bāstānšenāsi Irān (Journal of Archaeological Researches of Iran)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Near Eastern Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.259-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/ANES.57.0.3288618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970741v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Khersan 3 Archaeological Survey: New Insights into Settlement Patterns in the Zagros Folding Zone from Hydro-Dam Project Archaeology</w:t>
+                <w:t xml:space="preserve">Reconstruction of the divisions of the Sasanian province of Bišābuhr based on the discovery of some new toponyms from the administrative bullae of Tol-e Qaleh Seyfābād (TQS), Kāzerūn, Fārs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Greg Watson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Gyselen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Noruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Near Eastern Studies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pažoheš-hā-ye Bāstānšenāsi Irān (Journal of Archaeological Researches of Iran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (14), pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/ANES.51.0.3038718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03970786v1</w:t>
+                <w:t xml:space="preserve">hal-03970741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Khersan 3 Archaeological Survey: New Insights into Settlement Patterns in the Zagros Folding Zone from Hydro-Dam Project Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsa Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Near Eastern Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.169-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/ANES.51.0.3038718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TAL-E KHANDAGH (“MOATED MOUND”): A Military Structure in Ancient Fars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Eastern Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (4), pp.240 - 251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5615/neareastarch.75.4.0240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1080,147 +1175,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1230,115 +1325,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulles administratives sassanides trouvées à Tole Qaleh Seyfabad (Fārs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Gyselen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Gondet / E. Haerinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Orient est son jardin. Hommage à Rémy Boucharlat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Peeters Louvain, pp.179-184, 2018, Acta Iranica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02484225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1348,112 +1443,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th Annual Symposium on Iranian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Feb 2017, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1600,51 +1695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2438545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.704228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2022.11.03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Noruzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Ghezelbash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2020.09.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.51.0.3038718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/neareastarch.75.4.0240" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Lock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fvyprpsgq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2438545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.704228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2022.11.03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Noruzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Ghezelbash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2020.09.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Watson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.51.0.3038718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/neareastarch.75.4.0240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>