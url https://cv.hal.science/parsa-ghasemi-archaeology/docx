--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -195,234 +195,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persian Paradises: Unveiling the Sasanian Dastgerd of Mohammadabad-Baghdasht, South of Jereh, Pars, Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsa Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2024.2438545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845541v1</w:t>
+                <w:t xml:space="preserve">hal-04861724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persian Paradises: Unveiling the Sasanian Dastgerd of Mohammadabad-Baghdasht, South of Jereh, Pars, Iran</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusufsho Yakubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Археологические работы в Таджикистане</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04861724v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">بررسی مجموعه گلمهرهای ساسانی بازگردانده شده از آمریکا در موزه ملی ایران</w:t>
               </w:r>
@@ -1189,90 +1189,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsa Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Lock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fvyprpsgq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2438545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.704228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2022.11.03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Noruzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Ghezelbash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2020.09.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Watson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.51.0.3038718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/neareastarch.75.4.0240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Lock" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fvyprpsgq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2438545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.704228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2022.11.03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Noruzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Ghezelbash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34739/his.2020.09.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Watson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.51.0.3038718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/neareastarch.75.4.0240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03970749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>