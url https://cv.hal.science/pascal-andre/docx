--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1584,948 +1584,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Electrical Conductivity of a Silver Plasma at Low Temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure\textendashcharge transfer property relationship in self-assembled discotic liquid-crystalline donor\textendashacceptor dyad and triad thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Coulbois</w:t>
+                <w:t xml:space="preserve">Jae Heun Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rochette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eunsun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Mateusz Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/8/04⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (63), pp.57811--57819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA08039A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341110v1</w:t>
+                <w:t xml:space="preserve">hal-01719557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la composition chimique dans un plasma issu de mélanges de PTFE, d'air, de cuivre et de vapeur d'eau dans le cadre d'appareillages de coupure électrique à air</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced organic solar cells efficiency through electronic and electro-optic effects resulting from charge transfers in polymer hole transport blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A K Kagoné</w:t>
+                <w:t xml:space="preserve">Calvyn T. Howells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z K Koalaga</w:t>
+                <w:t xml:space="preserve">Khalid Marbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N K Kohio</w:t>
+                <w:t xml:space="preserve">Haeri Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/jitipee.v2i1.128.g70⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (11), pp.4252--4263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA00677A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478777v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Condensed Phases, of Vaporization Temperatures of Aluminum Oxide and Aluminum, of Sublimation Temperature of Aluminum Nitride and Composition in an Air Aluminum Plasma</w:t>
+                <w:t xml:space="preserve">Modelling of Electrical Conductivity of a Silver Plasma at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Augeard</w:t>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desprez</w:t>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Singo</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-016-9704-7⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/8/04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330879v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure\textendashcharge transfer property relationship in self-assembled discotic liquid-crystalline donor\textendashacceptor dyad and triad thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
+                <w:t xml:space="preserve">Calcul de la composition chimique dans un plasma issu de mélanges de PTFE, d'air, de cuivre et de vapeur d'eau dans le cadre d'appareillages de coupure électrique à air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae Heun Woo</w:t>
+                <w:t xml:space="preserve">M.-A. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Xiao</w:t>
+                <w:t xml:space="preserve">A K Kagoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunsun Kim</w:t>
+                <w:t xml:space="preserve">Z K Koalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Mateusz Mazur</w:t>
+                <w:t xml:space="preserve">N K Kohio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (63), pp.57811--57819. </w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA08039A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18145/jitipee.v2i1.128.g70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719557v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced organic solar cells efficiency through electronic and electro-optic effects resulting from charge transfers in polymer hole transport blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Condensed Phases, of Vaporization Temperatures of Aluminum Oxide and Aluminum, of Sublimation Temperature of Aluminum Nitride and Composition in an Air Aluminum Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvyn T. Howells</w:t>
+                <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Marbou</w:t>
+                <w:t xml:space="preserve">A. Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haeri Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
+                <w:t xml:space="preserve">Philippe Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beno\ⁱt Heinrich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Singo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (11), pp.4252--4263. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.1161-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6TA00677A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-016-9704-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719564v1</w:t>
+                <w:t xml:space="preserve">hal-01330879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-Mediated Cocaine Transport at the Blood-Brain Barrier as a Putative Mechanism in Addiction Liability</w:t>
+                <w:t xml:space="preserve">Recent evidence of underestimated circulation of hepatitis C virus intergenotypic recombinant strain RF2k/1b in the Rhône-Alpes region, France, January to August 2014: implications for antiviral treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chapy</w:t>
+                <w:t xml:space="preserve">C Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Smirnova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">P Tremeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Schlatter</w:t>
+                <w:t xml:space="preserve">A Caporossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Chiadmi</w:t>
+                <w:t xml:space="preserve">M A Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lebossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (43)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01107396v1</w:t>
+                <w:t xml:space="preserve">hal-01244712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evidence of underestimated circulation of hepatitis C virus intergenotypic recombinant strain RF2k/1b in the Rhône-Alpes region, France, January to August 2014: implications for antiviral treatment.</w:t>
+                <w:t xml:space="preserve">Carrier-Mediated Cocaine Transport at the Blood-Brain Barrier as a Putative Mechanism in Addiction Liability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ramière</w:t>
+                <w:t xml:space="preserve">Hélène Chapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Tremeaux</w:t>
+                <w:t xml:space="preserve">Maria Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caporossi</w:t>
+                <w:t xml:space="preserve">Joël Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Trabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Lebossé</w:t>
+                <w:t xml:space="preserve">Fouad Chiadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijnp/pyu001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244712v1</w:t>
+                <w:t xml:space="preserve">inserm-01107396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence of Partition Function and Interaction Potential on Transport Properties of Thermal Plasmas</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Flazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (8), pp.683. </w:t>
@@ -2767,661 +2767,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling radiation spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of combined diffusion coefficients from the simplified theory of transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Barinov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.375203. </w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620757v1</w:t>
+                <w:t xml:space="preserve">hal-00703011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARATIVE STUDY BETWEEN KINETIC AND THERMODYNAMIC CALCULATION OF COMPOSITION IN SF6 PLASMAS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling radiation spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.375203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00703024v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of emission spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPARATIVE STUDY BETWEEN KINETIC AND THERMODYNAMIC CALCULATION OF COMPOSITION IN SF6 PLASMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.375202. </w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620734v1</w:t>
+                <w:t xml:space="preserve">hal-00703024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of an argon plasma and an argon copper plasma produced by an ICP torch at atmospheric pressure based on spectroscopic methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigations of emission spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.375202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605833v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of combined diffusion coefficients from the simplified theory of transport properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Comparative study of an argon plasma and an argon copper plasma produced by an ICP torch at atmospheric pressure based on spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (045004), 23pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703011v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of a thermal plasma formed from PTFE with copper in non-oxidant atmosphere. Part II: Comparison of a test case with nitrogen</w:t>
               </w:r>
@@ -3502,51 +3502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATIONS AND MEASUREMENTS OF THE PRE-ARCING TIMES IN HBC FUSES UNDER TYPICAL ELECTRIC FAULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,77 +3597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Filter Optimization to Improve the Safety of the Medium-Voltage Electrical Installations During an Internal Arc Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,954 +3949,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibogaine labeling with 99mTc-tricarbonyl: Synthesis and transport at the mouse blood–brain barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation from an ICP plasma torch in the near-UV to near-IR spectral region for a Titan-type N2-CH4 Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tournier</w:t>
+                <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Blondeel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemarre</w:t>
+                <w:t xml:space="preserve">M. Lino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Technical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.213-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658991v1</w:t>
+                <w:t xml:space="preserve">hal-00605845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Local Thermodynamic Equilibrium in VKI Plasmatron air plasma jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Babou</w:t>
+                <w:t xml:space="preserve">Ibogaine labeling with 99mTc-tricarbonyl: Synthesis and transport at the mouse blood–brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Blondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rizzo-Padoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (12), pp.4650 - 4660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.21771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578973v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures of Titan and Mars-like plasmas measured by laser interferometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Assessment of Local Thermodynamic Equilibrium in VKI Plasmatron air plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Legros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Vacher</w:t>
+                <w:t xml:space="preserve">Damien Lequang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cerqueira</w:t>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (3), pp.199-212</w:t>
+              <w:t xml:space="preserve">, 2009, L (3), pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605847v1</w:t>
+                <w:t xml:space="preserve">hal-00578973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation from an ICP plasma torch in the near-UV to near-IR spectral region for a Titan-type N2-CH4 Mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Temperatures of Titan and Mars-like plasmas measured by laser interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dudeck</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (3), pp.213-231</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.199-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605845v1</w:t>
+                <w:t xml:space="preserve">hal-00605847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation from an equilibrium CO2–N2 plasma in the [250–850 nm] spectral region: I. Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-arcing times in HBC fuse for high fault currents. Comparison between simulation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
+                <w:t xml:space="preserve">S Memiaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3-4), pp.345-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i3-4.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294217v1</w:t>
+                <w:t xml:space="preserve">hal-02393063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of HBC fuses working at short and medium pre-arcing times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Radiation from an equilibrium CO2–N2 plasma in the [250–850 nm] spectral region: I. Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00345477v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-arcing times in HBC fuse for high fault currents. Comparison between simulation and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of HBC fuses working at short and medium pre-arcing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Memiaghe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (19), 13 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/19/195210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i3-4.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393063v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation from an equilibrium CO2–N2 plasma in the [250–850 nm] spectral region: II. Spectral modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,483 +4954,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the excited states of atomic nitrogen N(2D) and N (2P) on the transport properties of nitrogen. Part II : Nitrogen plasma properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sourd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.225-240. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-007-9057-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151057v1</w:t>
+                <w:t xml:space="preserve">hal-00145254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the excited states of atomic nitrogen N(2D) and N (2P) on the transport properties of nitrogen. Part II : Nitrogen plasma properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 27, pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-007-9057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167734v1</w:t>
+                <w:t xml:space="preserve">hal-00151057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145254v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Darcy and Forchheimer coefficients for silica sand beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,1392 +5462,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and transport properties of a ternary Ar–H2–He mixture out of equilibrium up to 30 000 K at atmospheric pressure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/37/16/004⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018307v1</w:t>
+                <w:t xml:space="preserve">hal-00018302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.79-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMODYNAMIC CALCULATION OF n-COMPONENT EUTECTIC MIXTURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Caillard</w:t>
+                <w:t xml:space="preserve">Thermodynamic and transport properties of a ternary Ar–H2–He mixture out of equilibrium up to 30 000 K at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.2232-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/37/16/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129183104006121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018314v1</w:t>
+                <w:t xml:space="preserve">hal-00018307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Mechanical View of the Determination of the Composition of MultiTemperature Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THERMODYNAMIC CALCULATION OF n-COMPONENT EUTECTIC MIXTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-004-2278-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, N°5, pp.675-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129183104006121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018305v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Mechanical View of the Determination of the Composition of MultiTemperature Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24, No 3, pp.475-492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 24, N°3, pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-004-2278-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018412v1</w:t>
+                <w:t xml:space="preserve">hal-00018305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, No 3, pp.475-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018302v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dielectric material on arc plasma pressure and ablation measurement in high-power apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL TIME ANALYSIS OF CuO BY INDUCTIVELY COUPLED PLASMA EMISSION WITHOUT EXTERNAL CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2002.805851⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58, pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0584-8547(02)00294-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018301v1</w:t>
+                <w:t xml:space="preserve">hal-00019045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL TIME ANALYSIS OF CuO BY INDUCTIVELY COUPLED PLASMA EMISSION WITHOUT EXTERNAL CALIBRATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of dielectric material on arc plasma pressure and ablation measurement in high-power apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0584-8547(02)00294-X⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39, N°1, pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2002.805851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00019045v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of column of discharge with liquid non-metallic (tap water) electrodes in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport coefficients including diffusion in a two-temperature argon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35, pp.1846-1854. </w:t>
+              <w:t xml:space="preserve">, 2002, 35, pp.981-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/15/305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/10/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018264v1</w:t>
+                <w:t xml:space="preserve">hal-00018257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—II: Inelastic Processes and Influence of Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of column of discharge with liquid non-metallic (tap water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22; n°4, pp.475-493. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.1846-1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021363328138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/15/305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018288v1</w:t>
+                <w:t xml:space="preserve">hal-00018264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, pressure and thermodynamic properties calculated in plasma formed in insulator vapours of PC and POM at fixed volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6900,51 +6900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—I: Elastic Processes and Collision Integrals</w:t>
+                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—II: Inelastic Processes and Influence of Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
@@ -6958,139 +6958,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22; n°4, pp.475-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021326311300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021363328138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018286v1</w:t>
+                <w:t xml:space="preserve">hal-00018288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport coefficients including diffusion in a two-temperature argon plasma</w:t>
+                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—I: Elastic Processes and Collision Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
@@ -7104,249 +7104,206 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.981-991. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22; n°4, pp.475-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/10/306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021326311300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018257v1</w:t>
+                <w:t xml:space="preserve">hal-00018286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties in a two-temperature plasma: Theory and application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical computation of the electrical conductivity of thermal plasmas-application to plasma torch design of an electrothermal launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64, pp.026409. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29, issue 1, pp.83-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/27.912937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018175v1</w:t>
+                <w:t xml:space="preserve">hal-00018107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of discharge with liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
               </w:r>
@@ -7530,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.2191-2204. </w:t>
@@ -7618,888 +7575,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Transport properties in a two-temperature plasma: Theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.026409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/11/316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018789v1</w:t>
+                <w:t xml:space="preserve">hal-00018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMODYNAMIC CONSIDERATIONS AND OPTICAL EMISSION DIAGNOSTICS OF A N2/O2 MIXTURE IN AN INDUCTIVELY COUPLED AIR PLASMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Faure</w:t>
+                <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/11/316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0584-8547(01)00160-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019047v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Modified Pseudoequilibrium Calculation to Determine the Composition of Hydrogen and Nitrogen Plasmas at Atmospheric Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THERMODYNAMIC CONSIDERATIONS AND OPTICAL EMISSION DIAGNOSTICS OF A N2/O2 MIXTURE IN AN INDUCTIVELY COUPLED AIR PLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1007093412813⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56, pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0584-8547(01)00160-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018109v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical computation of the electrical conductivity of thermal plasmas-application to plasma torch design of an electrothermal launcher</w:t>
+                <w:t xml:space="preserve">A New Modified Pseudoequilibrium Calculation to Determine the Composition of Hydrogen and Nitrogen Plasmas at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Brunet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, N°1, pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1007093412813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/27.912937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical calculation of composition, atomic and molecular spectral lines in Ar-SF6 plasma out of thermal equilibrium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical emission spectroscopy, thermodynamical and thermal disequilibrium aspects in an inductively coupled plasma torch. Experimental applications to - mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lefort</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 32, pp.2376-2386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/18/309⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 32, pp.920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/8/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018906v1</w:t>
+                <w:t xml:space="preserve">hal-00018078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Concentrations out of Equilibrium: N2 (Kinetic Method and Mass Action Law), Ar-CCl4 and Ar-H2-CCl4 (Mass Action Law)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical calculation of composition, atomic and molecular spectral lines in Ar-SF6 plasma out of thermal equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32, pp.2376-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/18/309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019601v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical emission spectroscopy, thermodynamical and thermal disequilibrium aspects in an inductively coupled plasma torch. Experimental applications to - mixtures</w:t>
+                <w:t xml:space="preserve">Plasma Concentrations out of Equilibrium: N2 (Kinetic Method and Mass Action Law), Ar-CCl4 and Ar-H2-CCl4 (Mass Action Law)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Lefort</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 891, pp.81-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018078v1</w:t>
+                <w:t xml:space="preserve">hal-00019601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of thermal disequilibrium on a plasma consisting of insulator vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31, pp.717-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8539,517 +8539,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un plasma de SF6 hors d'équilibre thermique</w:t>
+                <w:t xml:space="preserve">Comparison between Gibbs Free Energy Minimization and Mass Action Law for a Multitemperature Plasma with Application to Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bessege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17, N°2, p 207-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017713v1</w:t>
+                <w:t xml:space="preserve">hal-00019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Method and Composition at and out of Chemical Equilibrium in a Multitemperature Plasma. Application to a Pure Nitrogen Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37, 1, pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The calculation of monatomic spectral lines' intensities and composition in plasma out of thermal equilibrium; evaluation of thermal disequilibrium in ICP torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30, pp.2043-2055. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/14/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/14/012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of graphite on the composition and thermodynamic properties of plasma formed in ablated vapour of PMMA, PA6-6, PETP, POM and PE used in circuit-breakers</w:t>
+                <w:t xml:space="preserve">Étude d'un plasma de SF6 hors d'équilibre thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.1339-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/3/022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017714v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Gibbs Free Energy Minimization and Mass Action Law for a Multitemperature Plasma with Application to Nitrogen</w:t>
+                <w:t xml:space="preserve">The influence of graphite on the composition and thermodynamic properties of plasma formed in ablated vapour of PMMA, PA6-6, PETP, POM and PE used in circuit-breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30, pp.475-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/3/022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019549v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical method and composition in multi-temperature plasmas: Application to an Ar-H2 mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,856 +9626,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'arc électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREMI, Jul 2014, Orléans, France. pp.227</w:t>
+              <w:t xml:space="preserve">Arcs et Contacts électriques, approche physique et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153275v1</w:t>
+                <w:t xml:space="preserve">hal-00786117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCUSSION ON THE COMPOSITION AND TRANSPORT COEFFICIENTS CALCULATION MADE IN PLASMA OUT OF EQUILIBRIUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics equilibrium and non equilibrium of plasma flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario da Silva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aniela Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786226v1</w:t>
+                <w:t xml:space="preserve">hal-00676637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple generator of a stationary flow of non-equilibrium atmospheric-pressure plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMI, Jul 2014, Orléans, France. pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676716v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF SUPERSONIC AIR PLASMA JET PRODUCED IN THE VKI PLASMATRON FACILITY</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISCUSSION ON THE COMPOSITION AND TRANSPORT COEFFICIENTS CALCULATION MADE IN PLASMA OUT OF EQUILIBRIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S9_3</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S7_2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786134v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of a microwave plasma source operating with air, N2, CO2 and argon gases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple generator of a stationary flow of non-equilibrium atmospheric-pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012009, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676738v1</w:t>
+                <w:t xml:space="preserve">hal-00676716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arc électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INVESTIGATION OF SUPERSONIC AIR PLASMA JET PRODUCED IN THE VKI PLASMATRON FACILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lequang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcs et Contacts électriques, approche physique et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S9_3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786117v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics equilibrium and non equilibrium of plasma flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dudeck</w:t>
+                <w:t xml:space="preserve">Investigations of a microwave plasma source operating with air, N2, CO2 and argon gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lequang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012005, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00676637v1</w:t>
+                <w:t xml:space="preserve">hal-00676738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Diagnostics of an air plasma formed with a non-transferred arc plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Marboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10543,77 +10543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement campaigns on Mars entry plasmas using ICP torches.Characterization by emission spectroscopy and probes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10694,51 +10694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10802,77 +10802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Atoms Molecules and Photons ECAMP X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Salamanca, Spain</w:t>
@@ -10901,103 +10901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de poudres de carbone à partir d'une torche à plasma à couplage inductif dédiée à l'étude des rentrées atmosphériques (Mars, Titan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones (GFEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Gréoux-les-Bains, France</w:t>
@@ -11026,77 +11026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics of an ICP torch by OES and laser interferometry for the study of atmospheric re-entries (Mars, Titan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11145,273 +11145,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFINITION OF A NEW LEVEL ONE TEST CASE MEASUREMENTS OF EQUILIBRIUM RADIATION FROM AN INDUCTIVELY COUPLED PLASMA IN THE NEAR-UV TO NEAR-IR SPECTRAL REGION FOR A TITAN-TYPE N2-CH4 MIXTURE. PRELIMINARY RESULTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'une caméra ultra-rapide pour le diagnostic plasma dans une torche ICP et un Glidarc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.37-vache</w:t>
+              <w:t xml:space="preserve">- 7e Journées du Réseau Plasma Froid, Bonascre France, 29 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431651v1</w:t>
+                <w:t xml:space="preserve">hal-00546524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une caméra ultra-rapide pour le diagnostic plasma dans une torche ICP et un Glidarc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">DEFINITION OF A NEW LEVEL ONE TEST CASE MEASUREMENTS OF EQUILIBRIUM RADIATION FROM AN INDUCTIVELY COUPLED PLASMA IN THE NEAR-UV TO NEAR-IR SPECTRAL REGION FOR A TITAN-TYPE N2-CH4 MIXTURE. PRELIMINARY RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- 7e Journées du Réseau Plasma Froid, Bonascre France, 29 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bonascre, France</w:t>
+              <w:t xml:space="preserve">Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.37-vache</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546524v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'azote un gaz diélectrique performant ?</w:t>
               </w:r>
@@ -11531,51 +11531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boujema Izrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.06_Andr</w:t>
@@ -11604,51 +11604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVERVIEW ON STUDIES OF MARTIAN LIKE CO2-N2 MIXTURE BY INDUCTIVELY COUPLED PLASMA TORCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,90 +11699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un plasma N2-CH4(98%-2%), de type atmosphère de Titan, par torche ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème congrés de la Division Plasmas de la Société Francaise de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11801,485 +11801,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SiO2 plasma radiation. Application to the fuse arc plasma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction du viriel: Application à l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Vinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp 109-119</w:t>
+              <w:t xml:space="preserve">8ème colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rouen, France. pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200881v1</w:t>
+                <w:t xml:space="preserve">hal-00214223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction du viriel: Application à l'eau</w:t>
+                <w:t xml:space="preserve">BASIC DATA: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS APPLIED TO FUSES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque sur les arcs électriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Clermont Ferrand, France. pp.95-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEFA.2007.4419973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214223v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC DATA: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS APPLIED TO FUSES.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the SiO2 plasma radiation. Application to the fuse arc plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEFA 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 109-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEFA.2007.4419973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214172v1</w:t>
+                <w:t xml:space="preserve">hal-00200881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un plasma CO2-N2 (97%-3%) de type atmosphère martienne par torche ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque sur les Arcs Electriques, CAE VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Rouen, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12304,64 +12304,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE PRE-ARCING PERIOD IN HBC FUSES INCLUDING SOLID - LIQUID - VAPOUR PHASE CHANGES OF THE FUSE ELEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12429,103 +12429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the pre-arcing time and the fulgurite length in HBC fuse in the case of tests performed with an AC 100 kVA station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Clermont-Ferrand, France. pp 35-40</w:t>
@@ -12554,77 +12554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics of a N2-CH4 plasma by an ICP torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12656,677 +12656,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00231945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACQUISITION AND MODELING OF A SPECTRUM IN A NON THERMAL EQUILIBRIUM PLASMA FORMED IN AIR WITH WATER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supersonic Argon Flow In An Arc Plasma Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujema Izrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPP9</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.355-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2168860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083726v1</w:t>
+                <w:t xml:space="preserve">hal-00019177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a pressure wave interacting with a protection filter during an internal arc fault in a medium voltage cell</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACQUISITION AND MODELING OF A SPECTRUM IN A NON THERMAL EQUILIBRIUM PLASMA FORMED IN AIR WITH WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.200-203</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TPP9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.Vol 10; Issue 2; 239-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118764v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique d'une onde de pression dans un filtre de protection consécutif à un défaut d'arc interne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of a pressure wave interacting with a protection filter during an internal arc fault in a medium voltage cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085020v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic Argon Flow In An Arc Plasma Source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dudeck</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique d'une onde de pression dans un filtre de protection consécutif à un défaut d'arc interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP CONFERENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Partenaires Universitaires "Arc &amp; Contacts Electriques" 27-28 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2168860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00019177v1</w:t>
+                <w:t xml:space="preserve">hal-00085020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de transport pour l'étude de l'arc électrique. Exemple le cuivre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des grandeurs morphométriques sur le fonctionnement du fusible Moyenne Tension. Application à la propagation de la pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orléans, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">Colloque sur les Arcs Electriques - 14/15 Mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orléans, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019050v1</w:t>
+                <w:t xml:space="preserve">hal-00019692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des grandeurs morphométriques sur le fonctionnement du fusible Moyenne Tension. Application à la propagation de la pression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés de transport pour l'étude de l'arc électrique. Exemple le cuivre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les Arcs Electriques - 14/15 Mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orléans, France. pp.29</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orléans, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019692v1</w:t>
+                <w:t xml:space="preserve">hal-00019050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation des matériaux en contact avec un arc électrique ou un plasma.</w:t>
               </w:r>
@@ -13338,77 +13338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium en Sciences des Matériaux. Projet Matériaux Avancés, Synthèse, Caractérisation : de l'Innovation aux Fonctionnalités (MASCIF).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont Ferrand, France</w:t>
@@ -13545,90 +13545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses spectroscopiques d'un plasma CO2-N2 (97%-3%), de type atmosphère martienne, par torche ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13787,90 +13787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a new level-one test case - measurements of equilibrium radiation from an inductively coupled plasma in the near-UV to near-IR spectral region for a martian-type CO2-N2 mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13902,195 +13902,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084524v1</w:t>
+                <w:t xml:space="preserve">hal-00019691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the SiO2 plasma physical parameters: temperature, electron density, pressure, radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14115,415 +14115,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Classical and ETC Manometric Closed Vessel Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Carrière</w:t>
+                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International conference of Institute Chemistry Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pfinztal, Germany. pp.V6, 1-10</w:t>
+              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019650v1</w:t>
+                <w:t xml:space="preserve">hal-00084524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Coefficients in non equilibrium argon-hydrogen thermal plasmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+                <w:t xml:space="preserve">Modelling of Classical and ETC Manometric Closed Vessel Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Baschung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Thermal Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.269-274</w:t>
+              <w:t xml:space="preserve">34th International conference of Institute Chemistry Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pfinztal, Germany. pp.V6, 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019939v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Transport Coefficients in non equilibrium argon-hydrogen thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Lefort</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
+              <w:t xml:space="preserve">7th European Conference on Thermal Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019691v1</w:t>
+                <w:t xml:space="preserve">hal-00019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time analysis of metallic pollutant (CuO) by inductively coupled plasma system without calibration stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14561,51 +14561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monatomic Excitation Temperature in Theoretical Study of Discharge with Liquid Non-Metallic (Tap Water) Electrodes in Air at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14680,176 +14680,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study between kinetic and thermodynamic calculation of composition in SF6 Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Conference on Thermal Plasma Processes Strasbourg, France May 30 – June 3, 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.411-418</w:t>
+              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019951v1</w:t>
+                <w:t xml:space="preserve">hal-00019690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of combined diffusion coefficients from the simplified theory of transport properties</w:t>
+                <w:t xml:space="preserve">Comparative Study between kinetic and thermodynamic calculation of composition in SF6 Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
@@ -14863,118 +14846,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Conference on Thermal Plasma Processes Strasbourg, France May 30 – June 3, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, France. pp.403-410</w:t>
+              <w:t xml:space="preserve">, 2001, France. pp.411-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019952v1</w:t>
+                <w:t xml:space="preserve">hal-00019951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to derive transport properties including diffusion in a two-temperature plasma</w:t>
+                <w:t xml:space="preserve">Calculation of combined diffusion coefficients from the simplified theory of transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
@@ -14988,379 +14971,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.819-824</w:t>
+              <w:t xml:space="preserve">Sixth European Conference on Thermal Plasma Processes Strasbourg, France May 30 – June 3, 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.403-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019934v1</w:t>
+                <w:t xml:space="preserve">hal-00019952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ETC or Classical Manometric closed vessel tests with coupling of thermodynamic equilibrium calculations: combustion rate, Energy losses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Carriere</w:t>
+                <w:t xml:space="preserve">New method to derive transport properties including diffusion in a two-temperature plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium of Ballistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Interlaken, Switzerland. pp.171-178</w:t>
+              <w:t xml:space="preserve">15 International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.819-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019659v1</w:t>
+                <w:t xml:space="preserve">hal-00019934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Analysis of ETC or Classical Manometric closed vessel tests with coupling of thermodynamic equilibrium calculations: combustion rate, Energy losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bashung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
+              <w:t xml:space="preserve">19th International Symposium of Ballistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Interlaken, Switzerland. pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019690v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of a nitro-organic plasma with anexperimental design method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15459,51 +15459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discharge with liquid non-metallic electrodes in air at atmospheric pressure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.847-852</w:t>
@@ -15823,51 +15823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déséquilibre thermique dans un plasma d’air ensemencé d’aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII et ACE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nancy, France. , CAE XII et ACE 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16124,90 +16124,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d'un fusible, méthode de mise en oeuvre de ce procédé, et fusible équipé de moyens de contrôle de l'environnement électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2012/123589 A1. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16238,51 +16238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR SEPARATING SIMPLE CHEMICAL INTITIES FROM CHEMICALLY COMPLEX BODIES OR MIXTURES OF SIMPLE BODIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16313,90 +16313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d'un fusible, méthodes de mise en oeuvre et d'identification, et fusible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2012/123589 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16446,103 +16446,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension # Avril 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16564,90 +16564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Février 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16682,90 +16682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension # Juillet 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16800,103 +16800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude pour Hager # Avril 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16914,103 +16914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Juin 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17032,103 +17032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction plasma isolant : du fondamental à l'applicatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop Hors Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17153,103 +17153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Juin 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17267,103 +17267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Janvier 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17385,90 +17385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17486,77 +17486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plasma thermique comme source d'informations dans l'étude des fusibles Moyenne Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop Hors Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17581,77 +17581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17699,77 +17699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juillet 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17794,570 +17794,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019686v1</w:t>
+                <w:t xml:space="preserve">hal-00019677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019676v1</w:t>
+                <w:t xml:space="preserve">hal-00019685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019684v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madebène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019677v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019685v1</w:t>
+                <w:t xml:space="preserve">hal-00019684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18365,51 +18365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18855,51 +18855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA2A06E1"/>
+    <w:nsid w:val="768D66EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19086,51 +19086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3196-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269037020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marley Becerra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Nilsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Breitkopf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acfcc6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pafadnam Ibrahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;ssan Kohio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#234;pari Charles Yaguibou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kagon&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Koalaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v8i1.320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Pafadnam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjigkiga Banouga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ijp-11-5-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohio Ni&#232;ssan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaguibou W&#234;pari Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagon&#233; Abdoul Karim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koalaga Zacharie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2023.135007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03228418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;-Maouhoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nichele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-020-10078-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Barinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shkol'Nik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadfad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahfouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.04.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z K Koalaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kohio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v2i1.128.g70" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augeard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-016-9704-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Jin Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Heun Woo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsun Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08039A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvyn T. Howells" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Marbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeri Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Heinrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA00677A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chapy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schlatter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Chiadmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rami&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tremeaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caporossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Trabaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leboss&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9427-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M1LNCJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Bendjebbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/14/8/01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8R672KN1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Barinov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375203" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KQ40JN3R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375202" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFCBZSML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2.20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00036-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73V01PWR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blondeel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rizzo-Padoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemarre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21771" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N014CV1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lequang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerqueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dudeck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lino da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Memiaghe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i3-4.50" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sourd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9057-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDXJ7N5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/16/004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DM1DZD40-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183104006121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2278-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(02)00294-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK34NTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/15/305" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3W9LF4CF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021363328138" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706SH2C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lombard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WDBDXC17-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021326311300" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D0N313F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/10/306" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTDQVDRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026409" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaplan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/24/306" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-257GDKLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/14/315" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G8Q4WR3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00160-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN7WPL61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007093412813" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1N6273-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.912937" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/18/309" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBZ38MV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ondet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lefort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/8/013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4705TTSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/6/020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GP3FVGVS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7N7HDNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019552v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/14/012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3VF7269G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/3/022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4GRH7FKJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019549v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bessege" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parizet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01447152" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZT36XNF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/7/033" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTRPVR2Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.402339" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03429038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1791.4249" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676716v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786134v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676637v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Kami&#324;ska" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZPZF9Z8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marboutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parisot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebhard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605904v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Brian&#231;on" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431660v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348361v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vinson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168860" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019050v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary Lombard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carri&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019931v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019930v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barinov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019951v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019952v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019934v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019659v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bashung" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#252;ne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.738400" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019602v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166682v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koalaga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kohio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmore" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534133v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238386v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787397v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Emin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011304v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011679v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3196-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269037020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marley Becerra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Nilsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Breitkopf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acfcc6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pafadnam Ibrahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;ssan Kohio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#234;pari Charles Yaguibou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kagon&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Koalaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v8i1.320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Pafadnam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjigkiga Banouga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ijp-11-5-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohio Ni&#232;ssan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaguibou W&#234;pari Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagon&#233; Abdoul Karim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koalaga Zacharie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2023.135007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03228418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;-Maouhoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nichele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-020-10078-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Barinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shkol'Nik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadfad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahfouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.04.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Jin Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Heun Woo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsun Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08039A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvyn T. Howells" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Marbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeri Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA00677A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagon&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z K Koalaga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kohio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v2i1.128.g70" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augeard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-016-9704-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rami&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tremeaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caporossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Trabaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leboss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chapy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schlatter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Chiadmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9427-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M1LNCJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Bendjebbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/14/8/01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8R672KN1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2.20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Barinov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KQ40JN3R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375202" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFCBZSML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00036-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73V01PWR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dudeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658991v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blondeel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rizzo-Padoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemarre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21771" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N014CV1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lequang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerqueira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Memiaghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i3-4.50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lino da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9057-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDXJ7N5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018307v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/16/004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DM1DZD40-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183104006121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018305v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2278-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(02)00294-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK34NTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/10/306" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTDQVDRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/15/305" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3W9LF4CF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lombard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WDBDXC17-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021363328138" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706SH2C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018286v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021326311300" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D0N313F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.912937" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaplan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/24/306" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-257GDKLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/14/315" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G8Q4WR3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026409" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00160-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN7WPL61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007093412813" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1N6273-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018078v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ondet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lefort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/8/013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4705TTSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/18/309" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBZ38MV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/6/020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GP3FVGVS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bessege" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/14/012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3VF7269G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017713v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7N7HDNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/3/022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4GRH7FKJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parizet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01447152" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZT36XNF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/7/033" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTRPVR2Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.402339" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03429038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1791.4249" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Kami&#324;ska" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZPZF9Z8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario da Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marboutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parisot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebhard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605904v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Brian&#231;on" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431660v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348361v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168860" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019650v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary Lombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carri&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019939v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019931v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019930v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barinov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019951v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019952v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019934v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019659v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bashung" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#252;ne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.738400" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019602v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166682v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koalaga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kohio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmore" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534133v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238386v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787397v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Emin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011304v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011679v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>