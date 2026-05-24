--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1584,948 +1584,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure\textendashcharge transfer property relationship in self-assembled discotic liquid-crystalline donor\textendashacceptor dyad and triad thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of Electrical Conductivity of a Silver Plasma at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae Heun Woo</w:t>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Xiao</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunsun Kim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA08039A⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/8/04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719557v1</w:t>
+                <w:t xml:space="preserve">hal-01341110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced organic solar cells efficiency through electronic and electro-optic effects resulting from charge transfers in polymer hole transport blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul de la composition chimique dans un plasma issu de mélanges de PTFE, d'air, de cuivre et de vapeur d'eau dans le cadre d'appareillages de coupure électrique à air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvyn T. Howells</w:t>
+                <w:t xml:space="preserve">A K Kagoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Marbou</w:t>
+                <w:t xml:space="preserve">Z K Koalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haeri Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+                <w:t xml:space="preserve">N K Kohio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TA00677A⟩</w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/jitipee.v2i1.128.g70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719564v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Electrical Conductivity of a Silver Plasma at Low Temperature</w:t>
+                <w:t xml:space="preserve">Study of Condensed Phases, of Vaporization Temperatures of Aluminum Oxide and Aluminum, of Sublimation Temperature of Aluminum Nitride and Composition in an Air Aluminum Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">A. Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Coulbois</w:t>
+                <w:t xml:space="preserve">Philippe Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
+                <w:t xml:space="preserve">T. Singo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/8/04⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.1161-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-016-9704-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341110v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la composition chimique dans un plasma issu de mélanges de PTFE, d'air, de cuivre et de vapeur d'eau dans le cadre d'appareillages de coupure électrique à air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">Structure\textendashcharge transfer property relationship in self-assembled discotic liquid-crystalline donor\textendashacceptor dyad and triad thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Courty</w:t>
+                <w:t xml:space="preserve">Jae Heun Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A K Kagoné</w:t>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z K Koalaga</w:t>
+                <w:t xml:space="preserve">Eunsun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N K Kohio</w:t>
+                <w:t xml:space="preserve">Leszek Mateusz Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement, 2 (1), </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (63), pp.57811--57819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18145/jitipee.v2i1.128.g70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA08039A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478777v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Condensed Phases, of Vaporization Temperatures of Aluminum Oxide and Aluminum, of Sublimation Temperature of Aluminum Nitride and Composition in an Air Aluminum Plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced organic solar cells efficiency through electronic and electro-optic effects resulting from charge transfers in polymer hole transport blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
+                <w:t xml:space="preserve">Calvyn T. Howells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Augeard</w:t>
+                <w:t xml:space="preserve">Khalid Marbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desprez</w:t>
+                <w:t xml:space="preserve">Haeri Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Jin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Singo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (4), pp.1161-1175. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (11), pp.4252--4263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-016-9704-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6TA00677A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330879v1</w:t>
+                <w:t xml:space="preserve">hal-01719564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evidence of underestimated circulation of hepatitis C virus intergenotypic recombinant strain RF2k/1b in the Rhône-Alpes region, France, January to August 2014: implications for antiviral treatment.</w:t>
+                <w:t xml:space="preserve">Carrier-Mediated Cocaine Transport at the Blood-Brain Barrier as a Putative Mechanism in Addiction Liability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ramière</w:t>
+                <w:t xml:space="preserve">Hélène Chapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Tremeaux</w:t>
+                <w:t xml:space="preserve">Maria Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caporossi</w:t>
+                <w:t xml:space="preserve">Joël Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Trabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Lebossé</w:t>
+                <w:t xml:space="preserve">Fouad Chiadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijnp/pyu001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244712v1</w:t>
+                <w:t xml:space="preserve">inserm-01107396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-Mediated Cocaine Transport at the Blood-Brain Barrier as a Putative Mechanism in Addiction Liability</w:t>
+                <w:t xml:space="preserve">Recent evidence of underestimated circulation of hepatitis C virus intergenotypic recombinant strain RF2k/1b in the Rhône-Alpes region, France, January to August 2014: implications for antiviral treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chapy</w:t>
+                <w:t xml:space="preserve">C Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Smirnova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal André</w:t>
+                <w:t xml:space="preserve">P Tremeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Schlatter</w:t>
+                <w:t xml:space="preserve">A Caporossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Chiadmi</w:t>
+                <w:t xml:space="preserve">M A Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lebossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (43)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01107396v1</w:t>
+                <w:t xml:space="preserve">hal-01244712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence of Partition Function and Interaction Potential on Transport Properties of Thermal Plasmas</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Flazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (8), pp.683. </w:t>
@@ -2767,661 +2767,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of combined diffusion coefficients from the simplified theory of transport properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling radiation spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuri Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (2), pp.97-104. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.375203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703011v1</w:t>
+                <w:t xml:space="preserve">hal-00620757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling radiation spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPARATIVE STUDY BETWEEN KINETIC AND THERMODYNAMIC CALCULATION OF COMPOSITION IN SF6 PLASMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375203⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00620757v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARATIVE STUDY BETWEEN KINETIC AND THERMODYNAMIC CALCULATION OF COMPOSITION IN SF6 PLASMAS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigations of emission spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (2), pp.105-113. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.375202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703024v1</w:t>
+                <w:t xml:space="preserve">hal-00620734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of emission spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of an argon plasma and an argon copper plasma produced by an ICP torch at atmospheric pressure based on spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (045004), 23pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375202⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00620734v1</w:t>
+                <w:t xml:space="preserve">hal-00605833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of an argon plasma and an argon copper plasma produced by an ICP torch at atmospheric pressure based on spectroscopic methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Menecier</w:t>
+                <w:t xml:space="preserve">Calculation of combined diffusion coefficients from the simplified theory of transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v15.i2.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605833v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of a thermal plasma formed from PTFE with copper in non-oxidant atmosphere. Part II: Comparison of a test case with nitrogen</w:t>
               </w:r>
@@ -3502,51 +3502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATIONS AND MEASUREMENTS OF THE PRE-ARCING TIMES IN HBC FUSES UNDER TYPICAL ELECTRIC FAULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,77 +3597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Filter Optimization to Improve the Safety of the Medium-Voltage Electrical Installations During an Internal Arc Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,954 +3949,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation from an ICP plasma torch in the near-UV to near-IR spectral region for a Titan-type N2-CH4 Mixture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibogaine labeling with 99mTc-tricarbonyl: Synthesis and transport at the mouse blood–brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dudeck</w:t>
+                <w:t xml:space="preserve">Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lino da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Faure</w:t>
+                <w:t xml:space="preserve">Sandy Blondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rizzo-Padoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (12), pp.4650 - 4660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.21771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605845v1</w:t>
+                <w:t xml:space="preserve">hal-01658991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibogaine labeling with 99mTc-tricarbonyl: Synthesis and transport at the mouse blood–brain barrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tournier</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Local Thermodynamic Equilibrium in VKI Plasmatron air plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lequang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Technical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L (3), pp.151-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658991v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Local Thermodynamic Equilibrium in VKI Plasmatron air plasma jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperatures of Titan and Mars-like plasmas measured by laser interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lequang</w:t>
+                <w:t xml:space="preserve">L. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Babou</w:t>
+                <w:t xml:space="preserve">N. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, L (3), pp.151-162</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.199-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578973v1</w:t>
+                <w:t xml:space="preserve">hal-00605847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures of Titan and Mars-like plasmas measured by laser interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Menecier</w:t>
+                <w:t xml:space="preserve">Radiation from an ICP plasma torch in the near-UV to near-IR spectral region for a Titan-type N2-CH4 Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Legros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Vacher</w:t>
+                <w:t xml:space="preserve">M. Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cerqueira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (3), pp.199-212</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.213-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605847v1</w:t>
+                <w:t xml:space="preserve">hal-00605845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-arcing times in HBC fuse for high fault currents. Comparison between simulation and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation from an equilibrium CO2–N2 plasma in the [250–850 nm] spectral region: I. Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Memiaghe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Touzani</w:t>
+                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393063v1</w:t>
+                <w:t xml:space="preserve">hal-00294217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation from an equilibrium CO2–N2 plasma in the [250–850 nm] spectral region: I. Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
+                <w:t xml:space="preserve">Experimental study of HBC fuses working at short and medium pre-arcing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (19), 13 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/19/195210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294217v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of HBC fuses working at short and medium pre-arcing times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Pre-arcing times in HBC fuse for high fault currents. Comparison between simulation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Memiaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/19/195210⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3-4), pp.345-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i3-4.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00345477v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation from an equilibrium CO2–N2 plasma in the [250–850 nm] spectral region: II. Spectral modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,483 +4954,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
+                <w:t xml:space="preserve">Influence of the excited states of atomic nitrogen N(2D) and N (2P) on the transport properties of nitrogen. Part II : Nitrogen plasma properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gentils</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-007-9057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145254v1</w:t>
+                <w:t xml:space="preserve">hal-00151057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the excited states of atomic nitrogen N(2D) and N (2P) on the transport properties of nitrogen. Part II : Nitrogen plasma properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27, pp.225-240. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-007-9057-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151057v1</w:t>
+                <w:t xml:space="preserve">hal-00167734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Coefficients of Ag–SiO2 Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional modelling of internal arc effects in an enclosed MV cell provided with a protection porous filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (4), pp.381-403. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3137-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-007-9086-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/10/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167734v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Darcy and Forchheimer coefficients for silica sand beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,1392 +5462,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018302v1</w:t>
+                <w:t xml:space="preserve">hal-00018790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of temperature in plasma wall interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+                <w:t xml:space="preserve">Thermodynamic and transport properties of a ternary Ar–H2–He mixture out of equilibrium up to 30 000 K at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00286-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.2232-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/37/16/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018790v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and transport properties of a ternary Ar–H2–He mixture out of equilibrium up to 30 000 K at atmospheric pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+                <w:t xml:space="preserve">THERMODYNAMIC CALCULATION OF n-COMPONENT EUTECTIC MIXTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/37/16/004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, N°5, pp.675-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129183104006121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018307v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMODYNAMIC CALCULATION OF n-COMPONENT EUTECTIC MIXTURES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Mechanical View of the Determination of the Composition of MultiTemperature Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129183104006121⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, N°3, pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-004-2278-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018314v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Mechanical View of the Determination of the Composition of MultiTemperature Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24, N°3, pp.435-446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-004-2278-9⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 24, No 3, pp.475-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018305v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, Enthalpy, and Vaporization Temperature Calculation of Ag-SiO2 Plasmas with Air in the Temperature Range from 1000 to 6000 K and for Pressure Included between 1 and 50 bars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Transport coefficients of plasmas consisting of insulator vapours Application to PE, POM, PMMA PA66 and PC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24, No 3, pp.475-492. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-004-2280-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2004007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018412v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL TIME ANALYSIS OF CuO BY INDUCTIVELY COUPLED PLASMA EMISSION WITHOUT EXTERNAL CALIBRATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of dielectric material on arc plasma pressure and ablation measurement in high-power apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0584-8547(02)00294-X⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39, N°1, pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2002.805851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019045v1</w:t>
+                <w:t xml:space="preserve">hal-00018301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dielectric material on arc plasma pressure and ablation measurement in high-power apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL TIME ANALYSIS OF CuO BY INDUCTIVELY COUPLED PLASMA EMISSION WITHOUT EXTERNAL CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58, pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0584-8547(02)00294-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2002.805851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018301v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport coefficients including diffusion in a two-temperature argon plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of column of discharge with liquid non-metallic (tap water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35, pp.981-991. </w:t>
+              <w:t xml:space="preserve">, 2002, 35, pp.1846-1854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/10/306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/15/305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018257v1</w:t>
+                <w:t xml:space="preserve">hal-00018264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of column of discharge with liquid non-metallic (tap water) electrodes in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—II: Inelastic Processes and Influence of Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.1846-1854. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22; n°4, pp.475-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/15/305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021363328138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018264v1</w:t>
+                <w:t xml:space="preserve">hal-00018288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, pressure and thermodynamic properties calculated in plasma formed in insulator vapours of PC and POM at fixed volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6900,51 +6900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—II: Inelastic Processes and Influence of Composition</w:t>
+                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—I: Elastic Processes and Collision Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
@@ -6958,139 +6958,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22; n°4, pp.475-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021363328138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021326311300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018288v1</w:t>
+                <w:t xml:space="preserve">hal-00018286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Temperature Transport Coefficients in Argon–Hydrogen Plasmas—I: Elastic Processes and Collision Integrals</w:t>
+                <w:t xml:space="preserve">Transport coefficients including diffusion in a two-temperature argon plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
@@ -7104,206 +7104,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22; n°4, pp.475-493. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.981-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021326311300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/10/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018286v1</w:t>
+                <w:t xml:space="preserve">hal-00018257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical computation of the electrical conductivity of thermal plasmas-application to plasma torch design of an electrothermal launcher</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport properties in a two-temperature plasma: Theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29, issue 1, pp.83-105. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.026409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/27.912937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018107v1</w:t>
+                <w:t xml:space="preserve">hal-00018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of discharge with liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
               </w:r>
@@ -7487,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.2191-2204. </w:t>
@@ -7575,931 +7618,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties in a two-temperature plasma: Theory and application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">THERMODYNAMIC CONSIDERATIONS AND OPTICAL EMISSION DIAGNOSTICS OF A N2/O2 MIXTURE IN AN INDUCTIVELY COUPLED AIR PLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64, pp.026409. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56, pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.026409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0584-8547(01)00160-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018175v1</w:t>
+                <w:t xml:space="preserve">hal-00019047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the composition, the pressure, the thermodynamic properties and the monoatomic spectral lines at fixed volume for a SiO2-Ag plasma in the temperature range 5 000 - 25 000 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.1657-1664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/11/316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMODYNAMIC CONSIDERATIONS AND OPTICAL EMISSION DIAGNOSTICS OF A N2/O2 MIXTURE IN AN INDUCTIVELY COUPLED AIR PLASMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Modified Pseudoequilibrium Calculation to Determine the Composition of Hydrogen and Nitrogen Plasmas at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, N°1, pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1007093412813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0584-8547(01)00160-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00019047v1</w:t>
+                <w:t xml:space="preserve">hal-00018109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Modified Pseudoequilibrium Calculation to Determine the Composition of Hydrogen and Nitrogen Plasmas at Atmospheric Pressure</w:t>
+                <w:t xml:space="preserve">Theoretical computation of the electrical conductivity of thermal plasmas-application to plasma torch design of an electrothermal launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29, issue 1, pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/27.912937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1007093412813⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00018109v1</w:t>
+                <w:t xml:space="preserve">hal-00018107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical emission spectroscopy, thermodynamical and thermal disequilibrium aspects in an inductively coupled plasma torch. Experimental applications to - mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical calculation of composition, atomic and molecular spectral lines in Ar-SF6 plasma out of thermal equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Lefort</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 32, pp.920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/8/013⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 32, pp.2376-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/18/309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018078v1</w:t>
+                <w:t xml:space="preserve">hal-00018906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical calculation of composition, atomic and molecular spectral lines in Ar-SF6 plasma out of thermal equilibrium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Concentrations out of Equilibrium: N2 (Kinetic Method and Mass Action Law), Ar-CCl4 and Ar-H2-CCl4 (Mass Action Law)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lefort</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 891, pp.81-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018906v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Concentrations out of Equilibrium: N2 (Kinetic Method and Mass Action Law), Ar-CCl4 and Ar-H2-CCl4 (Mass Action Law)</w:t>
+                <w:t xml:space="preserve">Optical emission spectroscopy, thermodynamical and thermal disequilibrium aspects in an inductively coupled plasma torch. Experimental applications to - mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32, pp.920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/8/013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of thermal disequilibrium on a plasma consisting of insulator vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31, pp.717-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8539,517 +8539,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Gibbs Free Energy Minimization and Mass Action Law for a Multitemperature Plasma with Application to Nitrogen</w:t>
+                <w:t xml:space="preserve">Étude d'un plasma de SF6 hors d'équilibre thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.1339-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019549v1</w:t>
+                <w:t xml:space="preserve">hal-00017713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Method and Composition at and out of Chemical Equilibrium in a Multitemperature Plasma. Application to a Pure Nitrogen Plasma</w:t>
+                <w:t xml:space="preserve">The calculation of monatomic spectral lines' intensities and composition in plasma out of thermal equilibrium; evaluation of thermal disequilibrium in ICP torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30, pp.2043-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/14/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019552v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calculation of monatomic spectral lines' intensities and composition in plasma out of thermal equilibrium; evaluation of thermal disequilibrium in ICP torches</w:t>
+                <w:t xml:space="preserve">Numerical Method and Composition at and out of Chemical Equilibrium in a Multitemperature Plasma. Application to a Pure Nitrogen Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, 1, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00017492v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un plasma de SF6 hors d'équilibre thermique</w:t>
+                <w:t xml:space="preserve">The influence of graphite on the composition and thermodynamic properties of plasma formed in ablated vapour of PMMA, PA6-6, PETP, POM and PE used in circuit-breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30, pp.475-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/3/022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997191⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00017713v1</w:t>
+                <w:t xml:space="preserve">hal-00017714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of graphite on the composition and thermodynamic properties of plasma formed in ablated vapour of PMMA, PA6-6, PETP, POM and PE used in circuit-breakers</w:t>
+                <w:t xml:space="preserve">Comparison between Gibbs Free Energy Minimization and Mass Action Law for a Multitemperature Plasma with Application to Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bessege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17, N°2, p 207-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/30/3/022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00017714v1</w:t>
+                <w:t xml:space="preserve">hal-00019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical method and composition in multi-temperature plasmas: Application to an Ar-H2 mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,856 +9626,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arc électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcs et Contacts électriques, approche physique et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMI, Jul 2014, Orléans, France. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786117v1</w:t>
+                <w:t xml:space="preserve">hal-01153275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics equilibrium and non equilibrium of plasma flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DISCUSSION ON THE COMPOSITION AND TRANSPORT COEFFICIENTS CALCULATION MADE IN PLASMA OUT OF EQUILIBRIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S7_2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676637v1</w:t>
+                <w:t xml:space="preserve">hal-00786226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPIC STUDY OF THE TRANSITION STAGE IN FUSE WIRE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple generator of a stationary flow of non-equilibrium atmospheric-pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Rochette</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Gas Discharges and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153275v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCUSSION ON THE COMPOSITION AND TRANSPORT COEFFICIENTS CALCULATION MADE IN PLASMA OUT OF EQUILIBRIUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INVESTIGATION OF SUPERSONIC AIR PLASMA JET PRODUCED IN THE VKI PLASMATRON FACILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lequang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S7_2</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S9_3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786226v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple generator of a stationary flow of non-equilibrium atmospheric-pressure plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations of a microwave plasma source operating with air, N2, CO2 and argon gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lequang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012008, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012008⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676716v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF SUPERSONIC AIR PLASMA JET PRODUCED IN THE VKI PLASMATRON FACILITY</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'arc électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.S9_3</w:t>
+              <w:t xml:space="preserve">Arcs et Contacts électriques, approche physique et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786134v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of a microwave plasma source operating with air, N2, CO2 and argon gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Babou</w:t>
+                <w:t xml:space="preserve">Thermodynamics equilibrium and non equilibrium of plasma flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniela Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Electrical Arc and Thermal Plasmas in Africa (ISAPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012009, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2011, Ouagadougou, Burkina Faso. pp.012005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/29/1/012009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676738v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Diagnostics of an air plasma formed with a non-transferred arc plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Marboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10543,77 +10543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement campaigns on Mars entry plasmas using ICP torches.Characterization by emission spectroscopy and probes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10694,51 +10694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10802,77 +10802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Atoms Molecules and Photons ECAMP X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Salamanca, Spain</w:t>
@@ -10901,103 +10901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de poudres de carbone à partir d'une torche à plasma à couplage inductif dédiée à l'étude des rentrées atmosphériques (Mars, Titan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones (GFEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Gréoux-les-Bains, France</w:t>
@@ -11026,77 +11026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics of an ICP torch by OES and laser interferometry for the study of atmospheric re-entries (Mars, Titan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11145,273 +11145,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une caméra ultra-rapide pour le diagnostic plasma dans une torche ICP et un Glidarc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">DEFINITION OF A NEW LEVEL ONE TEST CASE MEASUREMENTS OF EQUILIBRIUM RADIATION FROM AN INDUCTIVELY COUPLED PLASMA IN THE NEAR-UV TO NEAR-IR SPECTRAL REGION FOR A TITAN-TYPE N2-CH4 MIXTURE. PRELIMINARY RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- 7e Journées du Réseau Plasma Froid, Bonascre France, 29 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bonascre, France</w:t>
+              <w:t xml:space="preserve">Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.37-vache</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546524v1</w:t>
+                <w:t xml:space="preserve">hal-00431651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFINITION OF A NEW LEVEL ONE TEST CASE MEASUREMENTS OF EQUILIBRIUM RADIATION FROM AN INDUCTIVELY COUPLED PLASMA IN THE NEAR-UV TO NEAR-IR SPECTRAL REGION FOR A TITAN-TYPE N2-CH4 MIXTURE. PRELIMINARY RESULTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'une caméra ultra-rapide pour le diagnostic plasma dans une torche ICP et un Glidarc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.37-vache</w:t>
+              <w:t xml:space="preserve">- 7e Journées du Réseau Plasma Froid, Bonascre France, 29 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431651v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'azote un gaz diélectrique performant ?</w:t>
               </w:r>
@@ -11531,51 +11531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boujema Izrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.06_Andr</w:t>
@@ -11604,51 +11604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVERVIEW ON STUDIES OF MARTIAN LIKE CO2-N2 MIXTURE BY INDUCTIVELY COUPLED PLASMA TORCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,90 +11699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un plasma N2-CH4(98%-2%), de type atmosphère de Titan, par torche ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème congrés de la Division Plasmas de la Société Francaise de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11801,485 +11801,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction du viriel: Application à l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the SiO2 plasma radiation. Application to the fuse arc plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Vinson</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Rouen, France. pp.65-66</w:t>
+              <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214223v1</w:t>
+                <w:t xml:space="preserve">hal-00200881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC DATA: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS APPLIED TO FUSES.</w:t>
+                <w:t xml:space="preserve">Correction du viriel: Application à l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEFA 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rouen, France. pp.65-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214172v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SiO2 plasma radiation. Application to the fuse arc plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">BASIC DATA: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS APPLIED TO FUSES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Velleaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Clermont Ferrand, France. pp.95-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEFA.2007.4419973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200881v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un plasma CO2-N2 (97%-3%) de type atmosphère martienne par torche ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque sur les Arcs Electriques, CAE VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Rouen, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12304,64 +12304,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE PRE-ARCING PERIOD IN HBC FUSES INCLUDING SOLID - LIQUID - VAPOUR PHASE CHANGES OF THE FUSE ELEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12429,103 +12429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the pre-arcing time and the fulgurite length in HBC fuse in the case of tests performed with an AC 100 kVA station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electric Fuses and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Clermont-Ferrand, France. pp 35-40</w:t>
@@ -12554,77 +12554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics of a N2-CH4 plasma by an ICP torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12656,677 +12656,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00231945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic Argon Flow In An Arc Plasma Source</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACQUISITION AND MODELING OF A SPECTRUM IN A NON THERMAL EQUILIBRIUM PLASMA FORMED IN AIR WITH WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP CONFERENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TPP9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.Vol 10; Issue 2; 239-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019177v1</w:t>
+                <w:t xml:space="preserve">hal-00083726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACQUISITION AND MODELING OF A SPECTRUM IN A NON THERMAL EQUILIBRIUM PLASMA FORMED IN AIR WITH WATER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of a pressure wave interacting with a protection filter during an internal arc fault in a medium voltage cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.Vol 10; Issue 2; 239-252</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083726v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a pressure wave interacting with a protection filter during an internal arc fault in a medium voltage cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique d'une onde de pression dans un filtre de protection consécutif à un défaut d'arc interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Gentils</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.200-203</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Partenaires Universitaires "Arc &amp; Contacts Electriques" 27-28 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118764v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique d'une onde de pression dans un filtre de protection consécutif à un défaut d'arc interne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">Supersonic Argon Flow In An Arc Plasma Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujema Izrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Partenaires Universitaires "Arc &amp; Contacts Electriques" 27-28 mars 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.355-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2168860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085020v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des grandeurs morphométriques sur le fonctionnement du fusible Moyenne Tension. Application à la propagation de la pression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés de transport pour l'étude de l'arc électrique. Exemple le cuivre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les Arcs Electriques - 14/15 Mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orléans, France. pp.29</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orléans, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019692v1</w:t>
+                <w:t xml:space="preserve">hal-00019050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de transport pour l'étude de l'arc électrique. Exemple le cuivre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des grandeurs morphométriques sur le fonctionnement du fusible Moyenne Tension. Application à la propagation de la pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orléans, France. pp.37-42</w:t>
+              <w:t xml:space="preserve">Colloque sur les Arcs Electriques - 14/15 Mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orléans, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019050v1</w:t>
+                <w:t xml:space="preserve">hal-00019692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation des matériaux en contact avec un arc électrique ou un plasma.</w:t>
               </w:r>
@@ -13338,77 +13338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium en Sciences des Matériaux. Projet Matériaux Avancés, Synthèse, Caractérisation : de l'Innovation aux Fonctionnalités (MASCIF).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont Ferrand, France</w:t>
@@ -13545,90 +13545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses spectroscopiques d'un plasma CO2-N2 (97%-3%), de type atmosphère martienne, par torche ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13660,437 +13660,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction plasma-isolant. Travail théorique : étude de l'interaction ions cuivre - polyéthylène par dynamique moléculaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+                <w:t xml:space="preserve">Definition of a new level-one test case - measurements of equilibrium radiation from an inductively coupled plasma in the near-UV to near-IR spectral region for a martian-type CO2-N2 mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Radiation of High Temperature Gases in Atmospheric Entry - Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Porquerolles, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084532v1</w:t>
+                <w:t xml:space="preserve">hal-00019933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a new level-one test case - measurements of equilibrium radiation from an inductively coupled plasma in the near-UV to near-IR spectral region for a martian-type CO2-N2 mixture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Dudeck</w:t>
+                <w:t xml:space="preserve">Interaction plasma-isolant. Travail théorique : étude de l'interaction ions cuivre - polyéthylène par dynamique moléculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Radiation of High Temperature Gases in Atmospheric Entry - Part II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Porquerolles, France. pp.99</w:t>
+              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019933v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Lefort</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
+              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019691v1</w:t>
+                <w:t xml:space="preserve">hal-00084524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the SiO2 plasma physical parameters: temperature, electron density, pressure, radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14115,415 +14115,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction plasma paroi. Etudes théoriques et expérimentales.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+                <w:t xml:space="preserve">Modelling of Classical and ETC Manometric Closed Vessel Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Baschung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'intérêt scientifique : Programme Matériaux Massif Central : matériaux innovants (GIS P2MC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">34th International conference of Institute Chemistry Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pfinztal, Germany. pp.V6, 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084524v1</w:t>
+                <w:t xml:space="preserve">hal-00019650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Classical and ETC Manometric Closed Vessel Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Carrière</w:t>
+                <w:t xml:space="preserve">Transport Coefficients in non equilibrium argon-hydrogen thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International conference of Institute Chemistry Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Pfinztal, Germany. pp.V6, 1-10</w:t>
+              <w:t xml:space="preserve">7th European Conference on Thermal Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019650v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Coefficients in non equilibrium argon-hydrogen thermal plasmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+                <w:t xml:space="preserve">Evaluation du rapport énergie interne / énergie électrique dissipée dans l'interaction plasma isolant. Application : PE et POM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Thermal Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.269-274</w:t>
+              <w:t xml:space="preserve">6ièmes Journées d'Etudes sur les Fluctuations des Arcs - LAEPT, Univ. Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, AUBIERE, France. pp.V-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019939v1</w:t>
+                <w:t xml:space="preserve">hal-00019691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time analysis of metallic pollutant (CuO) by inductively coupled plasma system without calibration stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14561,51 +14561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monatomic Excitation Temperature in Theoretical Study of Discharge with Liquid Non-Metallic (Tap Water) Electrodes in Air at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14680,135 +14680,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Bussiere</w:t>
+                <w:t xml:space="preserve">New method to derive transport properties including diffusion in a two-temperature plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
+              <w:t xml:space="preserve">15 International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.819-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019690v1</w:t>
+                <w:t xml:space="preserve">hal-00019934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study between kinetic and thermodynamic calculation of composition in SF6 Plasmas</w:t>
               </w:r>
@@ -14846,51 +14863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Conference on Thermal Plasma Processes Strasbourg, France May 30 – June 3, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.411-418</w:t>
@@ -14971,51 +14988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Conference on Thermal Plasma Processes Strasbourg, France May 30 – June 3, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.403-410</w:t>
@@ -15038,329 +15055,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to derive transport properties including diffusion in a two-temperature plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Analysis of ETC or Classical Manometric closed vessel tests with coupling of thermodynamic equilibrium calculations: combustion rate, Energy losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bashung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.819-824</w:t>
+              <w:t xml:space="preserve">19th International Symposium of Ballistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Interlaken, Switzerland. pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019934v1</w:t>
+                <w:t xml:space="preserve">hal-00019659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ETC or Classical Manometric closed vessel tests with coupling of thermodynamic equilibrium calculations: combustion rate, Energy losses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Carriere</w:t>
+                <w:t xml:space="preserve">Diagnostic des grandeurs physiques dans le plasma d'arc des fusibles en moyenne tension au cours du mécanisme de coupure - Mesure des grandeurs (T,Ne,P) par spectroscopie d'émission atomique appliquée au silicium ionisé une fois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium of Ballistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Interlaken, Switzerland. pp.171-178</w:t>
+              <w:t xml:space="preserve">5ièmes Journées d'Etudes sur les Fluctuations des Arcs (13/14 Mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.III-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019659v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of a nitro-organic plasma with anexperimental design method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15459,51 +15459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discharge with liquid non-metallic electrodes in air at atmospheric pressure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.847-852</w:t>
@@ -15823,51 +15823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déséquilibre thermique dans un plasma d’air ensemencé d’aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Abbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII et ACE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nancy, France. , CAE XII et ACE 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16124,90 +16124,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d'un fusible, méthode de mise en oeuvre de ce procédé, et fusible équipé de moyens de contrôle de l'environnement électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2012/123589 A1. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16238,51 +16238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR SEPARATING SIMPLE CHEMICAL INTITIES FROM CHEMICALLY COMPLEX BODIES OR MIXTURES OF SIMPLE BODIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16313,90 +16313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d'un fusible, méthodes de mise en oeuvre et d'identification, et fusible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2012/123589 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16446,103 +16446,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension # Avril 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Sm Memiaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16564,90 +16564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Février 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16682,90 +16682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension # Juillet 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16800,103 +16800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude pour Hager # Avril 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16914,103 +16914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Juin 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17032,103 +17032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction plasma isolant : du fondamental à l'applicatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop Hors Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17153,103 +17153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Juin 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17267,103 +17267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Janvier 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17385,90 +17385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Velleaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17486,77 +17486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plasma thermique comme source d'informations dans l'étude des fusibles Moyenne Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop Hors Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17581,77 +17581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17699,77 +17699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juillet 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17794,570 +17794,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019677v1</w:t>
+                <w:t xml:space="preserve">hal-00019686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madebène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019685v1</w:t>
+                <w:t xml:space="preserve">hal-00019676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Juin 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019686v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Avril 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Mai 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Madebène</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00019676v1</w:t>
+                <w:t xml:space="preserve">hal-00019685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pour Giat Industries – Février 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Novembre 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019684v1</w:t>
+                <w:t xml:space="preserve">hal-00019677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude dans le cadre du Groupement d'Etude des Fusibles en Moyenne Tension – Mai 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18365,51 +18365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18855,51 +18855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="768D66EC"/>
+    <w:nsid w:val="FBF40029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19086,51 +19086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3196-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269037020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marley Becerra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Nilsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Breitkopf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acfcc6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pafadnam Ibrahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;ssan Kohio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#234;pari Charles Yaguibou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kagon&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Koalaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v8i1.320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Pafadnam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjigkiga Banouga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ijp-11-5-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohio Ni&#232;ssan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaguibou W&#234;pari Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagon&#233; Abdoul Karim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koalaga Zacharie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2023.135007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03228418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;-Maouhoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nichele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-020-10078-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Barinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shkol'Nik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadfad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahfouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.04.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Jin Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Heun Woo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsun Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08039A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvyn T. Howells" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Marbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeri Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA00677A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagon&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z K Koalaga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kohio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v2i1.128.g70" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augeard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-016-9704-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rami&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tremeaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caporossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Trabaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leboss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chapy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schlatter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Chiadmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9427-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M1LNCJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Bendjebbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/14/8/01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8R672KN1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2.20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Barinov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KQ40JN3R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375202" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFCBZSML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00036-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73V01PWR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dudeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658991v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blondeel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rizzo-Padoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemarre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21771" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N014CV1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lequang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerqueira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Memiaghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i3-4.50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lino da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9057-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDXJ7N5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018307v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/16/004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DM1DZD40-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183104006121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018305v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2278-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(02)00294-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK34NTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/10/306" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTDQVDRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/15/305" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3W9LF4CF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lombard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WDBDXC17-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021363328138" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706SH2C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018286v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021326311300" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D0N313F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.912937" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaplan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/24/306" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-257GDKLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/14/315" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G8Q4WR3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026409" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00160-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN7WPL61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007093412813" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1N6273-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018078v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ondet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lefort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/8/013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4705TTSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/18/309" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBZ38MV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/6/020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GP3FVGVS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bessege" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/14/012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3VF7269G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017713v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7N7HDNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/3/022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4GRH7FKJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parizet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01447152" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZT36XNF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/7/033" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTRPVR2Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.402339" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03429038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1791.4249" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Kami&#324;ska" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZPZF9Z8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario da Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676716v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marboutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parisot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebhard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605904v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Brian&#231;on" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431660v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348361v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168860" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084532v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019650v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary Lombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carri&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019939v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019931v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019930v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barinov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019951v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019952v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019934v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019659v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bashung" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#252;ne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.738400" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019602v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166682v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koalaga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kohio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmore" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534133v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238386v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787397v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Emin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011304v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011679v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3196-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269037020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tartarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marley Becerra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Nilsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Franke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Breitkopf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acfcc6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pafadnam Ibrahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;ssan Kohio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#234;pari Charles Yaguibou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kagon&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Koalaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v8i1.320" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Pafadnam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjigkiga Banouga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/ijp-11-5-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohio Ni&#232;ssan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaguibou W&#234;pari Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagon&#233; Abdoul Karim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koalaga Zacharie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2023.135007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03228418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v7i1.286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;-Maouhoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhlouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nichele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-020-10078-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Ivchenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mariaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00948-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Barinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shkol'Nik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadfad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahfouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.04.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/8/04" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z K Koalaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kohio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v2i1.128.g70" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augeard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desprez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-016-9704-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Jin Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Heun Woo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsun Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08039A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvyn T. Howells" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Marbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeri Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA00677A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chapy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schlatter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Chiadmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01244712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rami&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tremeaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caporossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Trabaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leboss&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-012-9427-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M1LNCJR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Bendjebbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/14/8/01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8R672KN1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Barinov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375203" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KQ40JN3R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375202" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFCBZSML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605833v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i2.20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Sm Memiaghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2010.2050606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00036-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73V01PWR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blondeel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rizzo-Padoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemarre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21771" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N014CV1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lequang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerqueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dudeck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lino da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Velleaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/19/195210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TCVHZPM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Memiaghe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bussi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i3-4.50" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sourd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9057-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDXJ7N5X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-007-9086-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HP2DL5C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/10/017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DGX7WQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00286-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQH0K8ZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/16/004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DM1DZD40-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183104006121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2278-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-004-2280-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7FFX7DB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lombard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9QD6H2CJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duffour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lombard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.805851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(02)00294-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK34NTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/15/305" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3W9LF4CF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021363328138" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706SH2C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lombard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WDBDXC17-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021326311300" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D0N313F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/10/306" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTDQVDRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026409" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaplan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/24/306" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-257GDKLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/14/315" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G8Q4WR3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00160-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN7WPL61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018789v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/11/316" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3G7HF6KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007093412813" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1N6273-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.912937" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/18/309" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBZ38MV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ondet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lefort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/8/013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4705TTSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/6/020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GP3FVGVS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R7N7HDNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/14/012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3VF7269G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019552v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/3/022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4GRH7FKJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019549v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bessege" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parizet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01447152" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZT36XNF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/7/033" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CTRPVR2Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.402339" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03429038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1791.4249" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676716v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786134v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676637v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Kami&#324;ska" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZPZF9Z8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marboutin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parisot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebhard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Berenguer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsonis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605904v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Brian&#231;on" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431660v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348361v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200881v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vinson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEFA.2007.4419973" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velleaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168860" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019050v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084532v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018812v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary Lombard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carri&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019691v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019931v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019930v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barinov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019934v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019951v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019952v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019659v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bashung" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#252;ne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.738400" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019602v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166682v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Kagone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koalaga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kohio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmore" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534133v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238386v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787576v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787397v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Emin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153256v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085556v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019682v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019696v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019680v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019679v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019695v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019676v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019685v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019677v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011304v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011679v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>