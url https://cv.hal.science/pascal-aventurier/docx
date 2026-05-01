--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Aventurier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0211-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127956859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données (PGD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios de dados de pesquisa abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Cléofas Faggion Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios dos dados de pesquisas abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS - Revista de Comunicaçáo Informaçâo &amp; Inovaçâo em Saúd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques. Usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em Ciências Agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Questão. Comunicação e Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un dispositif de veille collective pour le réseau IST : l’Observatoire des Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dedet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des logiciels utilisés par les professionnels de l'information scientifique et technique à l'Inra : vers une boîte à outils de l'IST ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for producing indicators from a bibliometric study of scientific production: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (5), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLInFER'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner plus d'impact à ses recherches à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEUD'IST. Service IST. Délégation Occitanie. Institut de Recherche pour le Développpement (IRD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en pratique les recommandations sur les archives ouvertes de nouvelle génération de COAR pour l’archive ouverte institutionnelle Horizon Pleins textes de l’IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International sur le Libre Accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI. Ecole Supérieur de de l'Information, Rabat (Maroc)., Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participer à l'organisation du management des données de la recherche, gestion de contenu et documentation des données. Action Nationale de Formation organisée par les réseaux Renatis et Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jul 2017, Vandoeuvre-les-Nancy, France. pp.63 slides, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4993537478868977E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O paradigma da publicação de dados e suas diferentes abordagens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Gonçalves Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encontro Nacional de pesquisa em ciência da informação ENANCIB 2017 GT-7 – Produção e Comunicação da Informação em Ciência, Tecnologia &amp; Inovação </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101 Innovations - Présentation et résultats de l’enquête internationale sur l’utilisation des outils de communication scientifique. Focus sur les résultats de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ivry-sur-Seine, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researcher ID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cours Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Toulouse Midi-Pyrénées. FRA., Mar 2016, Paris, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RESEARCHER : Social medias, Open Access, Copyright, Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain-la-Neuve, BEL., Jun 2016, Louvain-La-Neuve, Belgique. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coventry University. Coventry, GBR., Dec 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access expliqués aux jeunes chercheurs de ComEauLabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeune chercheur et la communication scientifique : connaître et questionner les modèles existants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Oct 2014, Lyon, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic social networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th UNICA Scholarly Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICA - Network of Universities from the Capitals of Europe (Unica). Bruxelles, BEL., Nov 2014, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.5118.6240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como as instruções aos autores podem estimular o Acesso Aberto no Brasil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Gonçalves Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helio Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguo Murtinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. ConfOA. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em ciências agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Encontro Brasileiro de Bibliometria e Cientometria (EBBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Pernambuco (UFPE). BRA., 2014, Recife, Brazil. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux pour les scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter dans un contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso e gestão de fontes bibliográficas de agroecologia em trabalhos técnicos-científicos [Oficina]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5101.5528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux données ouvertes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agroecology in the new dynamics within the agricultural world in Brazil and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cows do not eat publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Science Editors (EASE). EST., Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositório Virtual de Acesso Aberto em Agricultura & Aquicultura: compartilhar e valorizar pesquisas científicas e acadêmicas relacionadas com a agricultura, aquicultura, alimentação e meio ambiente. (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFOA 2011; 2. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rio de Janeiro, Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de veille, capitalisation et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes - RMT DEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser ses travaux de recherche. Pourquoi ? Comment ? Par quel moyen ? Du périodique scientifique ''classique'' aux blogs en passant par les archives ouvertes, wikis et autres médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garandel-Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBS Azur-Corse-Monaco «Valoriser la rédaction scientifique à l'ère du numérique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Sophia Antipolis, France. 54 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing services to INRA and the international agricultural community: ProdInra & the Integrated Information System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAALD XIIIth World Congress : Scientific and Technical Information and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montpellier 2010, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visibility and access to Inra's publications on a subject (landscape ecology) through open archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American IALE Conference :Landscape Ecology in Latin America, Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Campos do Jordao (SP), Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoFruit : Ecophysiologie végétale de l’arboriculture fruitière – un référentiel documentaire indexé par une ontologie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Texte et Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy-en-Josas, France. 32 diapositives. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dspace Avignon: un outil pour préserver et valoriser les documents scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Section Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIEIS, Colloque annuel de la section française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne des thèses à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cavallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées des Infoservices INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Thèses en ligne&amp;quot; à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Commission d'île de Science "La bibliothèque numérique, mémoire des sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Cachan, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for research performing organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Salzburg, Austria. CODATA, 1 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for Research Performing Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 19th Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séoul, South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt de données IRD: un service en ligne pour l'ouverture et le partage des données scientifiques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific literature on Twitter as subject research : preliminary findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter for Research 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France. 1p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144859v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en Agriculture Biologique : analyse des besoins, des pratiques et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daspres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOA3R: Virtual Open Access Agriculture & Aquaculture Repository: partager et valoriser l’information scientifique en libre accès dans les domaines de l’agriculture, l'aquaculture, l’alimentation et l’environnement (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FREDOC 2011. l'IST au prisme de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up Access to Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Manouselis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martín-Moncunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Protonotarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel-Angel Sicilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Duisburg-Essen, 95p., 2013, 978-3-922602-42-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literature on Twitter as a subject research: findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook Twitter For Research 2015 – 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMLYON Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242 p., 2016, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo cientométrico dos Congressos Brasileiros de Agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science 2.0 : la science en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir des outils ou des composants informatiques supplémentaires pour améliorer le niveau d'interopérabilité des données (Projet ANR Bridge, WP3) (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD - Institut de recherche pour le developpement. 2023, 10 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations issues d'une analyse comparative des politiques de gouvernance des données (WP1) : Harmoniser les stratégies de politiques de gouvernance des données de la recherche (version 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2023, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du groupe-projet du Comité pour la Science Ouverte &amp;quot;construire la bibliodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégory Colcanap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate et Academia : usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des données de la recherche : état de l'art, étude d'opportunité IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; Direction de l'Innovation et des Systèmes d'Informations - Information scientifique et Technique. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00115513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearcherID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2016, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un Data Paper pour valoriser ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2016) (Infodoc Express), 2016, pp.66 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URFIST Bordeaux Réseaux sociaux : impacts et enjeux pour les chercheurs. 28 mai 2015, 2015, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux en Recherche : ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2014) (Infodoc Express), 2014, pp.64 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes de la recherche : nouvelles pratiques de publication et de partage. Cours Enssib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTERS ENSSIB. Publication numérique et Archives numériques (Cours Magistral), 2013, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS FAO Webinar Recommandations pour la gestion de l'information en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Aventurier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0211-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127956859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données (PGD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios de dados de pesquisa abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Cléofas Faggion Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios dos dados de pesquisas abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS - Revista de Comunicaçáo Informaçâo &amp; Inovaçâo em Saúd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques. Usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em Ciências Agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Questão. Comunicação e Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un dispositif de veille collective pour le réseau IST : l’Observatoire des Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dedet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des logiciels utilisés par les professionnels de l'information scientifique et technique à l'Inra : vers une boîte à outils de l'IST ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for producing indicators from a bibliometric study of scientific production: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (5), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLInFER'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner plus d'impact à ses recherches à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEUD'IST. Service IST. Délégation Occitanie. Institut de Recherche pour le Développpement (IRD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en pratique les recommandations sur les archives ouvertes de nouvelle génération de COAR pour l’archive ouverte institutionnelle Horizon Pleins textes de l’IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International sur le Libre Accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI. Ecole Supérieur de de l'Information, Rabat (Maroc)., Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participer à l'organisation du management des données de la recherche, gestion de contenu et documentation des données. Action Nationale de Formation organisée par les réseaux Renatis et Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jul 2017, Vandoeuvre-les-Nancy, France. pp.63 slides, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4993537478868977E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O paradigma da publicação de dados e suas diferentes abordagens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Gonçalves Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encontro Nacional de pesquisa em ciência da informação ENANCIB 2017 GT-7 – Produção e Comunicação da Informação em Ciência, Tecnologia &amp; Inovação </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101 Innovations - Présentation et résultats de l’enquête internationale sur l’utilisation des outils de communication scientifique. Focus sur les résultats de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ivry-sur-Seine, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researcher ID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cours Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Toulouse Midi-Pyrénées. FRA., Mar 2016, Paris, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RESEARCHER : Social medias, Open Access, Copyright, Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain-la-Neuve, BEL., Jun 2016, Louvain-La-Neuve, Belgique. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coventry University. Coventry, GBR., Dec 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access expliqués aux jeunes chercheurs de ComEauLabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeune chercheur et la communication scientifique : connaître et questionner les modèles existants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Oct 2014, Lyon, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic social networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th UNICA Scholarly Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICA - Network of Universities from the Capitals of Europe (Unica). Bruxelles, BEL., Nov 2014, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.5118.6240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como as instruções aos autores podem estimular o Acesso Aberto no Brasil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Gonçalves Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helio Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguo Murtinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. ConfOA. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em ciências agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Encontro Brasileiro de Bibliometria e Cientometria (EBBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Pernambuco (UFPE). BRA., 2014, Recife, Brazil. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux pour les scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter dans un contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso e gestão de fontes bibliográficas de agroecologia em trabalhos técnicos-científicos [Oficina]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5101.5528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux données ouvertes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agroecology in the new dynamics within the agricultural world in Brazil and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cows do not eat publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Science Editors (EASE). EST., Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositório Virtual de Acesso Aberto em Agricultura & Aquicultura: compartilhar e valorizar pesquisas científicas e acadêmicas relacionadas com a agricultura, aquicultura, alimentação e meio ambiente. (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFOA 2011; 2. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rio de Janeiro, Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de veille, capitalisation et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes - RMT DEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser ses travaux de recherche. Pourquoi ? Comment ? Par quel moyen ? Du périodique scientifique ''classique'' aux blogs en passant par les archives ouvertes, wikis et autres médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garandel-Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBS Azur-Corse-Monaco «Valoriser la rédaction scientifique à l'ère du numérique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Sophia Antipolis, France. 54 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing services to INRA and the international agricultural community: ProdInra & the Integrated Information System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAALD XIIIth World Congress : Scientific and Technical Information and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montpellier 2010, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visibility and access to Inra's publications on a subject (landscape ecology) through open archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American IALE Conference :Landscape Ecology in Latin America, Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Campos do Jordao (SP), Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoFruit : Ecophysiologie végétale de l’arboriculture fruitière – un référentiel documentaire indexé par une ontologie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Texte et Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy-en-Josas, France. 32 diapositives. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dspace Avignon: un outil pour préserver et valoriser les documents scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Section Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIEIS, Colloque annuel de la section française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne des thèses à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cavallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées des Infoservices INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Thèses en ligne&amp;quot; à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Commission d'île de Science "La bibliothèque numérique, mémoire des sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Cachan, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for research performing organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Salzburg, Austria. CODATA, 1 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for Research Performing Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 19th Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séoul, South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt de données IRD: un service en ligne pour l'ouverture et le partage des données scientifiques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific literature on Twitter as subject research : preliminary findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter for Research 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France. 1p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144859v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en Agriculture Biologique : analyse des besoins, des pratiques et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daspres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOA3R: Virtual Open Access Agriculture & Aquaculture Repository: partager et valoriser l’information scientifique en libre accès dans les domaines de l’agriculture, l'aquaculture, l’alimentation et l’environnement (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FREDOC 2011. l'IST au prisme de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up Access to Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Manouselis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martín-Moncunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Protonotarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel-Angel Sicilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Duisburg-Essen, 95p., 2013, 978-3-922602-42-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literature on Twitter as a subject research: findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook Twitter For Research 2015 – 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMLYON Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242 p., 2016, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo cientométrico dos Congressos Brasileiros de Agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science 2.0 : la science en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir des outils ou des composants informatiques supplémentaires pour améliorer le niveau d'interopérabilité des données (Projet ANR Bridge, WP3) (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD - Institut de recherche pour le developpement. 2023, 10 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations issues d'une analyse comparative des politiques de gouvernance des données (WP1) : Harmoniser les stratégies de politiques de gouvernance des données de la recherche (version 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2023, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du groupe-projet du Comité pour la Science Ouverte &amp;quot;construire la bibliodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégory Colcanap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate et Academia : usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des données de la recherche : état de l'art, étude d'opportunité IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; Direction de l'Innovation et des Systèmes d'Informations - Information scientifique et Technique. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00115513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearcherID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2016, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un Data Paper pour valoriser ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2016) (Infodoc Express), 2016, pp.66 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URFIST Bordeaux Réseaux sociaux : impacts et enjeux pour les chercheurs. 28 mai 2015, 2015, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux en Recherche : ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2014) (Infodoc Express), 2014, pp.64 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes de la recherche : nouvelles pratiques de publication et de partage. Cours Enssib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTERS ENSSIB. Publication numérique et Archives numériques (Cours Magistral), 2013, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS FAO Webinar Recommandations pour la gestion de l'information en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="924BC201"/>
+    <w:nsid w:val="9036016F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-aventurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127956859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Cl&#233;ofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion de Alencar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arcanjo de Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4993537478868977E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves Curty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5118.6240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gon&#231;alves Reis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Kuramoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguo Murtinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5101.5528" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garandel-Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Leiser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette P&#233;lissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Section Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavallini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Szabo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144859v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daspres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Helmstedt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Manouselis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;n-Moncunill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Protonotarios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sicilia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181041v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desconnets" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szabo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00115513v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01314562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-aventurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127956859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Cl&#233;ofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion de Alencar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arcanjo de Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4993537478868977E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves Curty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5118.6240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gon&#231;alves Reis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Kuramoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguo Murtinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5101.5528" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garandel-Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Leiser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette P&#233;lissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Section Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavallini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Szabo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144859v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daspres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Helmstedt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Manouselis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;n-Moncunill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Protonotarios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sicilia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181041v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desconnets" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szabo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00115513v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01314562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>