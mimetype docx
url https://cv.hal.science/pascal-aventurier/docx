--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Aventurier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0211-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127956859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données (PGD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios de dados de pesquisa abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Cléofas Faggion Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios dos dados de pesquisas abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS - Revista de Comunicaçáo Informaçâo &amp; Inovaçâo em Saúd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques. Usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em Ciências Agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Questão. Comunicação e Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un dispositif de veille collective pour le réseau IST : l’Observatoire des Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dedet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des logiciels utilisés par les professionnels de l'information scientifique et technique à l'Inra : vers une boîte à outils de l'IST ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for producing indicators from a bibliometric study of scientific production: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (5), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLInFER'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner plus d'impact à ses recherches à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEUD'IST. Service IST. Délégation Occitanie. Institut de Recherche pour le Développpement (IRD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en pratique les recommandations sur les archives ouvertes de nouvelle génération de COAR pour l’archive ouverte institutionnelle Horizon Pleins textes de l’IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International sur le Libre Accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI. Ecole Supérieur de de l'Information, Rabat (Maroc)., Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participer à l'organisation du management des données de la recherche, gestion de contenu et documentation des données. Action Nationale de Formation organisée par les réseaux Renatis et Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jul 2017, Vandoeuvre-les-Nancy, France. pp.63 slides, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4993537478868977E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O paradigma da publicação de dados e suas diferentes abordagens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Gonçalves Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encontro Nacional de pesquisa em ciência da informação ENANCIB 2017 GT-7 – Produção e Comunicação da Informação em Ciência, Tecnologia &amp; Inovação </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101 Innovations - Présentation et résultats de l’enquête internationale sur l’utilisation des outils de communication scientifique. Focus sur les résultats de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ivry-sur-Seine, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researcher ID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cours Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Toulouse Midi-Pyrénées. FRA., Mar 2016, Paris, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RESEARCHER : Social medias, Open Access, Copyright, Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain-la-Neuve, BEL., Jun 2016, Louvain-La-Neuve, Belgique. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coventry University. Coventry, GBR., Dec 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access expliqués aux jeunes chercheurs de ComEauLabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeune chercheur et la communication scientifique : connaître et questionner les modèles existants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Oct 2014, Lyon, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic social networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th UNICA Scholarly Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICA - Network of Universities from the Capitals of Europe (Unica). Bruxelles, BEL., Nov 2014, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.5118.6240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como as instruções aos autores podem estimular o Acesso Aberto no Brasil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Gonçalves Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helio Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguo Murtinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. ConfOA. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em ciências agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Encontro Brasileiro de Bibliometria e Cientometria (EBBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Pernambuco (UFPE). BRA., 2014, Recife, Brazil. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux pour les scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter dans un contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso e gestão de fontes bibliográficas de agroecologia em trabalhos técnicos-científicos [Oficina]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5101.5528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux données ouvertes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agroecology in the new dynamics within the agricultural world in Brazil and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cows do not eat publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Science Editors (EASE). EST., Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositório Virtual de Acesso Aberto em Agricultura & Aquicultura: compartilhar e valorizar pesquisas científicas e acadêmicas relacionadas com a agricultura, aquicultura, alimentação e meio ambiente. (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFOA 2011; 2. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rio de Janeiro, Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de veille, capitalisation et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes - RMT DEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser ses travaux de recherche. Pourquoi ? Comment ? Par quel moyen ? Du périodique scientifique ''classique'' aux blogs en passant par les archives ouvertes, wikis et autres médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garandel-Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBS Azur-Corse-Monaco «Valoriser la rédaction scientifique à l'ère du numérique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Sophia Antipolis, France. 54 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing services to INRA and the international agricultural community: ProdInra & the Integrated Information System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAALD XIIIth World Congress : Scientific and Technical Information and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montpellier 2010, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visibility and access to Inra's publications on a subject (landscape ecology) through open archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American IALE Conference :Landscape Ecology in Latin America, Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Campos do Jordao (SP), Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoFruit : Ecophysiologie végétale de l’arboriculture fruitière – un référentiel documentaire indexé par une ontologie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Texte et Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy-en-Josas, France. 32 diapositives. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dspace Avignon: un outil pour préserver et valoriser les documents scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Section Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIEIS, Colloque annuel de la section française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne des thèses à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cavallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées des Infoservices INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Thèses en ligne&amp;quot; à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Commission d'île de Science "La bibliothèque numérique, mémoire des sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Cachan, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for research performing organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Salzburg, Austria. CODATA, 1 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for Research Performing Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 19th Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séoul, South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt de données IRD: un service en ligne pour l'ouverture et le partage des données scientifiques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific literature on Twitter as subject research : preliminary findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter for Research 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France. 1p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144859v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en Agriculture Biologique : analyse des besoins, des pratiques et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daspres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOA3R: Virtual Open Access Agriculture & Aquaculture Repository: partager et valoriser l’information scientifique en libre accès dans les domaines de l’agriculture, l'aquaculture, l’alimentation et l’environnement (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FREDOC 2011. l'IST au prisme de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up Access to Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Manouselis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martín-Moncunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Protonotarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel-Angel Sicilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Duisburg-Essen, 95p., 2013, 978-3-922602-42-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literature on Twitter as a subject research: findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook Twitter For Research 2015 – 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMLYON Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242 p., 2016, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo cientométrico dos Congressos Brasileiros de Agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science 2.0 : la science en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir des outils ou des composants informatiques supplémentaires pour améliorer le niveau d'interopérabilité des données (Projet ANR Bridge, WP3) (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD - Institut de recherche pour le developpement. 2023, 10 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations issues d'une analyse comparative des politiques de gouvernance des données (WP1) : Harmoniser les stratégies de politiques de gouvernance des données de la recherche (version 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2023, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du groupe-projet du Comité pour la Science Ouverte &amp;quot;construire la bibliodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégory Colcanap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate et Academia : usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des données de la recherche : état de l'art, étude d'opportunité IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; Direction de l'Innovation et des Systèmes d'Informations - Information scientifique et Technique. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00115513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearcherID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2016, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un Data Paper pour valoriser ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2016) (Infodoc Express), 2016, pp.66 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URFIST Bordeaux Réseaux sociaux : impacts et enjeux pour les chercheurs. 28 mai 2015, 2015, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux en Recherche : ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2014) (Infodoc Express), 2014, pp.64 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes de la recherche : nouvelles pratiques de publication et de partage. Cours Enssib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTERS ENSSIB. Publication numérique et Archives numériques (Cours Magistral), 2013, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS FAO Webinar Recommandations pour la gestion de l'information en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Aventurier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0211-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127956859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=a49xxg4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données (PGD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios dos dados de pesquisas abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS - Revista de Comunicaçáo Informaçâo &amp; Inovaçâo em Saúd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios de dados de pesquisa abertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Cléofas Faggion Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECIIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques. Usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em Ciências Agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Questão. Comunicação e Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un dispositif de veille collective pour le réseau IST : l’Observatoire des Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dedet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des logiciels utilisés par les professionnels de l'information scientifique et technique à l'Inra : vers une boîte à outils de l'IST ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for producing indicators from a bibliometric study of scientific production: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (5), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLInFER'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, La Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner plus d'impact à ses recherches à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEUD'IST. Service IST. Délégation Occitanie. Institut de Recherche pour le Développpement (IRD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en pratique les recommandations sur les archives ouvertes de nouvelle génération de COAR pour l’archive ouverte institutionnelle Horizon Pleins textes de l’IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International sur le Libre Accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI. Ecole Supérieur de de l'Information, Rabat (Maroc)., Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O paradigma da publicação de dados e suas diferentes abordagens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Gonçalves Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encontro Nacional de pesquisa em ciência da informação ENANCIB 2017 GT-7 – Produção e Comunicação da Informação em Ciência, Tecnologia &amp; Inovação </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participer à l'organisation du management des données de la recherche, gestion de contenu et documentation des données. Action Nationale de Formation organisée par les réseaux Renatis et Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jul 2017, Vandoeuvre-les-Nancy, France. pp.63 slides, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4993537478868977E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101 Innovations - Présentation et résultats de l’enquête internationale sur l’utilisation des outils de communication scientifique. Focus sur les résultats de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ivry-sur-Seine, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researcher ID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cours Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Toulouse Midi-Pyrénées. FRA., Mar 2016, Paris, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RESEARCHER : Social medias, Open Access, Copyright, Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain-la-Neuve, BEL., Jun 2016, Louvain-La-Neuve, Belgique. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why are we not boycotting Academia.edu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coventry University. Coventry, GBR., Dec 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access expliqués aux jeunes chercheurs de ComEauLabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeune chercheur et la communication scientifique : connaître et questionner les modèles existants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Oct 2014, Lyon, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como as instruções aos autores podem estimular o Acesso Aberto no Brasil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Gonçalves Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helio Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguo Murtinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. ConfOA. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic social networks: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th UNICA Scholarly Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICA - Network of Universities from the Capitals of Europe (Unica). Bruxelles, BEL., Nov 2014, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.5118.6240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A colaboração Brasil-França na pesquisa em ciências agrárias (2004-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Arcanjo de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Encontro Brasileiro de Bibliometria e Cientometria (EBBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Pernambuco (UFPE). BRA., 2014, Recife, Brazil. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux données ouvertes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les enjeux de l’Open Access pour la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux pour les scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso e gestão de fontes bibliográficas de agroecologia em trabalhos técnicos-científicos [Oficina]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.5101.5528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter dans un contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agroecology in the new dynamics within the agricultural world in Brazil and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cows do not eat publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Science Editors (EASE). EST., Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de veille, capitalisation et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes - RMT DEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositório Virtual de Acesso Aberto em Agricultura & Aquicultura: compartilhar e valorizar pesquisas científicas e acadêmicas relacionadas com a agricultura, aquicultura, alimentação e meio ambiente. (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFOA 2011; 2. Conferência Luso-Brasileira sobre Acesso Aberto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rio de Janeiro, Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser ses travaux de recherche. Pourquoi ? Comment ? Par quel moyen ? Du périodique scientifique ''classique'' aux blogs en passant par les archives ouvertes, wikis et autres médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garandel-Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBS Azur-Corse-Monaco «Valoriser la rédaction scientifique à l'ère du numérique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Sophia Antipolis, France. 54 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing services to INRA and the international agricultural community: ProdInra & the Integrated Information System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAALD XIIIth World Congress : Scientific and Technical Information and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montpellier 2010, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced visibility and access to Inra's publications on a subject (landscape ecology) through open archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American IALE Conference :Landscape Ecology in Latin America, Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Campos do Jordao (SP), Brazil. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoFruit : Ecophysiologie végétale de l’arboriculture fruitière – un référentiel documentaire indexé par une ontologie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Texte et Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy-en-Josas, France. 32 diapositives. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dspace Avignon: un outil pour préserver et valoriser les documents scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Section Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIEIS, Colloque annuel de la section française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne des thèses à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cavallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées des Infoservices INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Thèses en ligne&amp;quot; à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Volland-Nail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Commission d'île de Science "La bibliothèque numérique, mémoire des sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Cachan, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for research performing organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Salzburg, Austria. CODATA, 1 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized data policies framework for Research Performing Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance 19th Plenary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séoul, South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt de données IRD: un service en ligne pour l'ouverture et le partage des données scientifiques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific literature on Twitter as subject research : preliminary findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter for Research 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France. 1p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144859v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en Agriculture Biologique : analyse des besoins, des pratiques et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daspres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOA3R: Virtual Open Access Agriculture & Aquaculture Repository: partager et valoriser l’information scientifique en libre accès dans les domaines de l’agriculture, l'aquaculture, l’alimentation et l’environnement (http://voa3r.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FREDOC 2011. l'IST au prisme de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up Access to Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Manouselis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martín-Moncunill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Protonotarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel-Angel Sicilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Duisburg-Essen, 95p., 2013, 978-3-922602-42-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literature on Twitter as a subject research: findings based on bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook Twitter For Research 2015 – 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMLYON Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242 p., 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo cientométrico dos Congressos Brasileiros de Agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science 2.0 : la science en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir des outils ou des composants informatiques supplémentaires pour améliorer le niveau d'interopérabilité des données (Projet ANR Bridge, WP3) (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD - Institut de recherche pour le developpement. 2023, 10 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations issues d'une analyse comparative des politiques de gouvernance des données (WP1) : Harmoniser les stratégies de politiques de gouvernance des données de la recherche (version 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2023, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du groupe-projet du Comité pour la Science Ouverte &amp;quot;construire la bibliodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégory Colcanap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate et Academia : usages, limites et recommandations Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des données de la recherche : état de l'art, étude d'opportunité IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; Direction de l'Innovation et des Systèmes d'Informations - Information scientifique et Technique. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00115513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes – Vers une obligation de dépôt ? Synthèse sur les réalisations existantes, les pratiques des chercheurs et le rôle des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearcherID, ORCID, IdHAL : enjeux et perspectives des identifiants chercheurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2016, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un Data Paper pour valoriser ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2016) (Infodoc Express), 2016, pp.66 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des réseaux sociaux académiques : enjeux et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URFIST Bordeaux Réseaux sociaux : impacts et enjeux pour les chercheurs. 28 mai 2015, 2015, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux en Recherche : ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Support de formation Infodoc Express (octobre 2014) (Infodoc Express), 2014, pp.64 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes de la recherche : nouvelles pratiques de publication et de partage. Cours Enssib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTERS ENSSIB. Publication numérique et Archives numériques (Cours Magistral), 2013, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMS FAO Webinar Recommandations pour la gestion de l'information en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9036016F"/>
+    <w:nsid w:val="F66FDFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-aventurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127956859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Cl&#233;ofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion de Alencar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arcanjo de Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4993537478868977E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves Curty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5118.6240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gon&#231;alves Reis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Kuramoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguo Murtinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5101.5528" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garandel-Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Leiser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette P&#233;lissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Section Fran&#231;aise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavallini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Szabo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144859v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daspres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Helmstedt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Manouselis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;n-Moncunill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Protonotarios" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sicilia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181041v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desconnets" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szabo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00115513v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01314562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-aventurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127956859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=a49xxg4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion de Alencar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Cl&#233;ofas Faggion Alencar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arcanjo de Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gon&#231;alves Curty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4993537478868977E12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gon&#231;alves Reis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Kuramoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguo Murtinho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5118.6240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5101.5528" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garandel-Batifol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Leiser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette P&#233;lissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Section Fran&#231;aise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavallini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortuno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Szabo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144859v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daspres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Helmstedt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Manouselis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;n-Moncunill" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Protonotarios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sicilia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181041v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desconnets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szabo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00115513v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01314562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>