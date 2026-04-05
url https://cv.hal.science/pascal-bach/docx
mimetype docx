--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2034,688 +2034,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking hunting weaponry to attack strategies in sailfish and striped marlin</w:t>
+                <w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches: a new modelling approach for the Tropical Tuna Treatment processing. Case of the French fleet in Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Hansen</w:t>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krause</w:t>
+                <w:t xml:space="preserve">Victor Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Breuker</w:t>
+                <w:t xml:space="preserve">M. Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H.J.M. Kurvers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dhellemmes</w:t>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, SCRS/2019/189, x</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613692v1</w:t>
+                <w:t xml:space="preserve">ird-05014944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches: a new modelling approach for the Tropical Tuna Treatment processing. Case of the French fleet in Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Elasmobranch bycatch distributions and mortality: Insights from the European tropical tuna purse-seine fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Duparc</w:t>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Aragno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+                <w:t xml:space="preserve">Lauriane Escalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.e01211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05014944v1</w:t>
+                <w:t xml:space="preserve">hal-03410863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch bycatch distributions and mortality: Insights from the European tropical tuna purse-seine fishery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking hunting weaponry to attack strategies in sailfish and striped marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+                <w:t xml:space="preserve">M. Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Escalle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Abascal</w:t>
+                <w:t xml:space="preserve">R.H.J.M. Kurvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.e01211. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1918), art. 20192228 [9 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410863v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local indicators for global species: Pelagic sharks in the tropical northeast Atlantic, Cabo Verde islands region</w:t>
+                <w:t xml:space="preserve">Effect of pelagic longline bait type on species selectivity: a global synthesis of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Coelho</w:t>
+                <w:t xml:space="preserve">Eric Gilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Macías</w:t>
+                <w:t xml:space="preserve">Milani Chaloupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josetxu Ortiz de Urbina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Monteiro</w:t>
+                <w:t xml:space="preserve">Hannah Fennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105942⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.535--551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09612-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410846v1</w:t>
+                <w:t xml:space="preserve">hal-03410884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pelagic longline bait type on species selectivity: a global synthesis of evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local indicators for global species: Pelagic sharks in the tropical northeast Atlantic, Cabo Verde islands region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilman</w:t>
+                <w:t xml:space="preserve">Josetxu Ortiz de Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milani Chaloupka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bach</w:t>
+                <w:t xml:space="preserve">Albertino Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Fennell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hall</w:t>
+                <w:t xml:space="preserve">Carlos Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.535--551. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.105942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-020-09612-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410884v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of mesoscale oceanographic structures and ambient conditions on the catch of albacore tuna in the South Pacific longline fishery</w:t>
               </w:r>
@@ -3103,51 +3103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICS OF THE FRENCH PURSE SEINE FISHING FLEET TARGETING TROPICAL TUNAS IN THE ATLANTIC OCEAN (1991-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,51 +3228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution patterns and population structure of the blue shark (Prionace glauca) in the Atlantic and Indian Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Mejuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,51 +4647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V Romanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of accuracy in processing purse seine tropical tuna catches with the T3 methodology using French fleet data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,90 +5343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédures d’échantillonnage des thonidés tropicaux débarqués par les senneurs dans les océans Atlantique et Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6003,51 +6003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D6CDC9B"/>
+    <w:nsid w:val="243CA333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6234,51 +6234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0804-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2645205/pascal-bach/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04645430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather D. Bowlby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Juan-Jord&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Carre&#243;n-Zapiain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Pacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kurvers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#228;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Dhellemmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04050711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Andrzejaczek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C.D. Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goodman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hussey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Armstrong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0273" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison A. Kock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Koen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ladino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda O. Lana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. E. Lea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03464-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eighani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cope" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufi Paria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Abbaspour Naderi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Queiroz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Humphries" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vedor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Da Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03397-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhellemmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domenici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224956" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J.M. Kurvers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxu Ortiz de Urbina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertino Martins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Chaloupka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fennell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09612-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingguo He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuxiong Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12467" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L. Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1444-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mejuto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Domingo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Yokawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Ming Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12238" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njaratiana Rabearisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01528460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.10.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krause" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert-Read" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seebacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Wilson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0232" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/Fb.115.3.8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;ret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2015.05.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabearisoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu252" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Hazin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Maufroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Relot-Stirnemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Amand&#232;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04832297v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Brink-Hull" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Macey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03382655v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chambon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Parazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Drew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wandiga Ngunu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304008v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0804-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2645205/pascal-bach/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04645430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather D. Bowlby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Juan-Jord&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Carre&#243;n-Zapiain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Pacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kurvers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#228;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Dhellemmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04050711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Andrzejaczek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C.D. Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goodman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hussey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Armstrong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0273" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison A. Kock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Koen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ladino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda O. Lana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. E. Lea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03464-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eighani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cope" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufi Paria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Abbaspour Naderi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Queiroz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Humphries" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vedor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Da Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03397-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhellemmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domenici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224956" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hansen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J.M. Kurvers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Chaloupka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fennell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09612-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxu Ortiz de Urbina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertino Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105942" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingguo He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuxiong Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12467" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L. Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1444-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mejuto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Domingo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Yokawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Ming Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12238" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njaratiana Rabearisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01528460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.10.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krause" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert-Read" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seebacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Wilson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0232" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/Fb.115.3.8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;ret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2015.05.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabearisoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu252" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Hazin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Maufroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Relot-Stirnemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Amand&#232;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04832297v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Brink-Hull" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Macey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03382655v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chambon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Parazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Drew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wandiga Ngunu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304008v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>