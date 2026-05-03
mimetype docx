--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0804-8466</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">119420465</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publons.com/researcher/2645205/pascal-bach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -162,4429 +183,6483 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global habitat predictions to inform spatiotemporal fisheries management: Initial steps within the framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather D. Bowlby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Juan-Jordá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Carreón-Zapiain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.106155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of electronic monitoring system to optimize onboard observation protocols for estimating tropical tuna purse seine discards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68, pp.103267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rostral micro‐tooth morphology of blue marlin, Makaira nigricans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbinian Pacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Kurvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Häge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.15608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacunae rostralis: A new structure on the rostrum of sailfish Istiophorus platypterus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Häge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbinian Pacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Domenici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF FISH BIOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100, pp.1205-1213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.15018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the vertical dimension of elasmobranch movement ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Range Movement Pattern of Amphidromous Lagoon Fish Schools: Ecological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim C.D. Lucas</w:t>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Goodman</w:t>
+                <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Hussey</w:t>
+                <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Armstrong</w:t>
+                <w:t xml:space="preserve">Pablo Ivan Caballero Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (33), </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abo1754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14091463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050711v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of at-vessel mortality of the blue shark (Prionace glauca) and oceanic whitetip shark (Carcharhinus longimanus) assessed from monitored pelagic longline experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global-Scale Environmental Niche and Habitat of Blue Shark (Prionace glauca) by Size and Sex: A Pivotal Step to Improving Stock Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoluène Massey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vandeperre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio H. V. Hazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Bowlby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0273⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.828412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656469v1</w:t>
+                <w:t xml:space="preserve">hal-03669626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Caution over the use of ecological big data for conservation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diving into the vertical dimension of elasmobranch movement ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda O. Lana</w:t>
+                <w:t xml:space="preserve">Samantha Andrzejaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S. E. Lea</w:t>
+                <w:t xml:space="preserve">Tim C.D. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Hussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03464-9⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abo1754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415669v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding fishery interactions and stock trajectory of yellowfin tuna exploited by Iranian fisheries in the Sea of Oman</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers of at-vessel mortality of the blue shark (Prionace glauca) and oceanic whitetip shark (Carcharhinus longimanus) assessed from monitored pelagic longline experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Abbaspour Naderi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yoluène Massey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (7), pp.2420-2431. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (9), pp.1407-1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2021-0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470908v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Shark mortality cannot be assessed by fishery overlap alone</w:t>
+                <w:t xml:space="preserve">Understanding fishery interactions and stock trajectory of yellowfin tuna exploited by Iranian fisheries in the Sea of Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Queiroz</w:t>
+                <w:t xml:space="preserve">Morteza Eighani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas E. Humphries</w:t>
+                <w:t xml:space="preserve">Jason Cope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Couto</w:t>
+                <w:t xml:space="preserve">Raoufi Paria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Vedor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reza Abbaspour Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03397-3⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (7), pp.2420-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415668v1</w:t>
+                <w:t xml:space="preserve">hal-04470908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil gland and oil pores in billfishes : in search of a function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to: Caution over the use of ecological big data for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison A. Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhellemmes</w:t>
+                <w:t xml:space="preserve">Pieter Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Hansen</w:t>
+                <w:t xml:space="preserve">Felipe Ladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Bouet</w:t>
+                <w:t xml:space="preserve">Fernanda O. Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Videler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Domenici</w:t>
+                <w:t xml:space="preserve">James S. E. Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.224956⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595 (7866), pp.E20--E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03464-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405030v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution of spinetail devil ray Mobula mobular in the eastern tropical Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to: Shark mortality cannot be assessed by fishery overlap alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lezama-Ochoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Lopez</w:t>
+                <w:t xml:space="preserve">Nicolas E. Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bach</w:t>
+                <w:t xml:space="preserve">Ana Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Abascal</w:t>
+                <w:t xml:space="preserve">Marisa Vedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr01082⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595 (7866), pp.E8--E16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470910v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting bycatch hotspots in tropical tuna purse seine fisheries at the basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mannocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Travassos Tolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25, pp.e01427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches: a new modelling approach for the Tropical Tuna Treatment processing. Case of the French fleet in Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal distribution of spinetail devil ray Mobula mobular in the eastern tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Aragno</w:t>
+                <w:t xml:space="preserve">N Lezama-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Depetris</w:t>
+                <w:t xml:space="preserve">Martin Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Floch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+                <w:t xml:space="preserve">Francisco Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.447-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr01082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05014944v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranch bycatch distributions and mortality: Insights from the European tropical tuna purse-seine fishery</w:t>
+                <w:t xml:space="preserve">Linking hunting weaponry to attack strategies in sailfish and striped marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+                <w:t xml:space="preserve">M.J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Escalle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Abascal</w:t>
+                <w:t xml:space="preserve">S. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Breuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H.J.M. Kurvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01211⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1918), art. 20192228 [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410863v1</w:t>
+                <w:t xml:space="preserve">hal-02613692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking hunting weaponry to attack strategies in sailfish and striped marlin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches: a new modelling approach for the Tropical Tuna Treatment processing. Case of the French fleet in Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H.J.M. Kurvers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dhellemmes</w:t>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, SCRS/2019/189, x</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613692v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05014944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pelagic longline bait type on species selectivity: a global synthesis of evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elasmobranch bycatch distributions and mortality: Insights from the European tropical tuna purse-seine fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Clavareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Escalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hall</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-020-09612-0⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.e01211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410884v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local indicators for global species: Pelagic sharks in the tropical northeast Atlantic, Cabo Verde islands region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Macías</w:t>
+                <w:t xml:space="preserve">Oil gland and oil pores in billfishes : in search of a function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josetxu Ortiz de Urbina</w:t>
+                <w:t xml:space="preserve">M. J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertino Martins</w:t>
+                <w:t xml:space="preserve">S. D. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Monteiro</w:t>
+                <w:t xml:space="preserve">J. J. Videler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domenici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.224956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410846v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of mesoscale oceanographic structures and ambient conditions on the catch of albacore tuna in the South Pacific longline fishery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pelagic longline bait type on species selectivity: a global synthesis of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pingguo He</w:t>
+                <w:t xml:space="preserve">Eric Gilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuxiong Xu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Milani Chaloupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefang Wang</w:t>
+                <w:t xml:space="preserve">Hannah Fennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.535--551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fog.12467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-020-09612-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411078v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount effect on circulation and distribution of ocean taxa in the vicinity of La Pérouse, a shallow seamount in the southwestern Indian Ocean</w:t>
+                <w:t xml:space="preserve">Local indicators for global species: Pelagic sharks in the tropical northeast Atlantic, Cabo Verde islands region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Marsac</w:t>
+                <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+                <w:t xml:space="preserve">David Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Noyon</w:t>
+                <w:t xml:space="preserve">Josetxu Ortiz de Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+                <w:t xml:space="preserve">Albertino Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Carlos Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.104806. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.105942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910880v1</w:t>
+                <w:t xml:space="preserve">hal-03410846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global spatial risk assessment of sharks under the footprint of fisheries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of mesoscale oceanographic structures and ambient conditions on the catch of albacore tuna in the South Pacific longline fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
+                <w:t xml:space="preserve">Cheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara L. Sousa</w:t>
+                <w:t xml:space="preserve">Pingguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha J. Simpson</w:t>
+                <w:t xml:space="preserve">Liuxiong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1444-4⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439776v1</w:t>
+                <w:t xml:space="preserve">hal-03411078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATISTICS OF THE FRENCH PURSE SEINE FISHING FLEET TARGETING TROPICAL TUNAS IN THE ATLANTIC OCEAN (1991-2017)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seamount effect on circulation and distribution of ocean taxa in the vicinity of La Pérouse, a shallow seamount in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Irie</w:t>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Guillou</w:t>
+                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+                <w:t xml:space="preserve">Margaux Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.104806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05015435v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution patterns and population structure of the blue shark (Prionace glauca) in the Atlantic and Indian Oceans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches : a new modelling approach for the Tropical Tuna Treatment processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kotaro Yokawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kwang-Ming Liu</w:t>
+                <w:t xml:space="preserve">A. Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Report of the 21th session of the IOTC Working Party on Tropical Tunas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, IOTC-2019-WPTT20-10, pp.1-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826758v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toothed whale and shark depredation indicators: A case study from the Reunion Island and Seychelles pelagic longline fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global spatial risk assessment of sharks under the footprint of fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E. Humphries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara L. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njaratiana Rabearisoa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha J. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202037⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 572 (7770), pp.461--466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1444-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470948v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of teleosts caught by the pelagic tuna longline fleets in South Atlantic and Western Indian Oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution patterns and population structure of the blue shark (Prionace glauca) in the Atlantic and Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Mejuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Frédou</w:t>
+                <w:t xml:space="preserve">Kotaro Yokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Kell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier</w:t>
+                <w:t xml:space="preserve">Kwang-Ming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.90--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01528460v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injury-mediated decrease in locomotor performance increases predation risk in schooling fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STATISTICS OF THE FRENCH PURSE SEINE FISHING FLEET TARGETING TROPICAL TUNAS IN THE ATLANTIC OCEAN (1991-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Irie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krause</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.D.M. Wilson</w:t>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928123v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale vertical movements of oceanic whitetip sharks (Carcharhinus longimanus)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toothed whale and shark depredation indicators: A case study from the Reunion Island and Seychelles pelagic longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njaratiana Rabearisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishery Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7755/Fb.115.3.8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927894v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banning is not enough: The complexities of oceanic shark management by tuna regional fisheries management organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Travassos Tolotti</w:t>
+                <w:t xml:space="preserve">Vulnerability of teleosts caught by the pelagic tuna longline fleets in South Atlantic and Western Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Kell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John David Filmalter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Séret</w:t>
+                <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922405v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01528460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing interactions between dolphins and small pelagic fish on branchline to design a depredation mitigation device in pelagic longline fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injury-mediated decrease in locomotor performance increases predation risk in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Herbert-Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rabearisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bach</w:t>
+                <w:t xml:space="preserve">F. Seebacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domenici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marsac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.D.M. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.1682 - 1690. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1727), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841550v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fine-scale vertical movements of oceanic whitetip sharks (Carcharhinus longimanus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fishery Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (3), pp.380 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7755/Fb.115.3.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical mitigation measures for sharks and rays in fisheries for tuna and tuna-like species: turning possibility into reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Abascal Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim R. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life history traits and fishery patterns of teleosts caught by the tuna longline fishery in the South Atlantic and Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Kell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.308-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banning is not enough: The complexities of oceanic shark management by tuna regional fisheries management organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Travassos Tolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John David Filmalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Séret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing interactions between dolphins and small pelagic fish on branchline to design a depredation mitigation device in pelagic longline fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rabearisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.1682 - 1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the Oceanic Whitetip Shark to Pelagic Longline Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Travassos Tolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Hazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0141396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mozambique Channel: From physics to upper trophic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huggett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The True Challenge of Giant Marine Reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340 (6134), pp.810-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.340.6134.810-b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopic niches of the blue shark Prionace glauca and the silky shark Carcharhinus falciformis in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niriniony Rabehagasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr00418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelagic longline fishing trials to shape a mitigation device of the depredation by toothed whales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njaratiana Rabearisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 432-433, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploratory and instantaneous swimming speeds of amphidromous fish school in shallow-water coastal lagoon channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. I. C. Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-011-9409-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00607866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why the number of hook per basket (HPB) is not a good proxy indicator or the maximum fishing depth in drifting longline fisheries ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.701-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00351441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unfolding the contributions of small-scale fisheries to the sustainable development goals [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razanakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Randrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akintola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. OOS2025-1364 [2 p.], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-1364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development status of the new Tropical Tunas Treatment (T3) software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd session of the IOTC Working Party on Tropical Tunas - Data preparatory meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Seychelles. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3878125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of the french purse seine fishing fleet targeting tropical tunas in the Indian Ocean (1981-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WPTT.Working Party on Tropical Tunas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Donostia-San Sebastian, Spain. [27 p. multigr.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collecting data on board French tropical tuna purse seiners with common observers : results of Orthongel's Voluntary Observer Program OCUP (2013-2017) in the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goujon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra J Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Relot-Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Amandè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAT Standing Committee on Research and Statistics (SCRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01905171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MADE: preliminary information on a new EC project to propose measures to mitigate adverse impacts of open ocean fisheries targeting large pelagic fish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01905171v1</w:t>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madrid, Spain. pp.2518--2533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative fish schools morphology, swimming speed and behaviour in two shallow water lagoon channels, observed at short range by multibeam sonar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice. Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Caballero Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravaka Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shehu Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4594,526 +6669,1162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated standardized CPUE of blue shark bycaught by the French Reunion-based pelagic longline fishery (2007-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V Romanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOTC WPEB(DP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Online, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05052707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of accuracy in processing purse seine tropical tuna catches with the T3 methodology using French fleet data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dewals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Working Party on Tropical Tunas (WPTT20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mahé, Seychelles. pp.1-19, 2018, IOTC-2018-WPTT20-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05015433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Transformation in Aquatic Food Systems through Holistic and Inclusive Innovation: Building and Strengthening Innovation Ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dans les filets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Séret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">ird-04832297v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Dejouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MkF; IRD, 247 p., 2023, 979-10-92305-86-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards more sustainable baits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.86-87, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers des appâts plus durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.88-89, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thons tropicaux sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.150-151, 2019, 978-2-7099-2737-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des appâts plus durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, p. 152, 2019, 978-2-7099-2737-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerating Transformation in Aquatic Food Systems through Holistic and Inclusive Innovation: Building and Strengthening Innovation Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa Brink-Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett M. Macey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04832297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shielding fish to protect whales and fishers income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njaratiana Rabearisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hanse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Portalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.692106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental research and fish aggregating devices (FADs) in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbes René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5123,819 +7834,1551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de l'observateur embarqué à bord des palangriers pélagiques réunionnais : version 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of electronic monitoring system to inform the hauling process of French tuna purse seiners catch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03382655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédures d’échantillonnage des thonidés tropicaux débarqués par les senneurs dans les océans Atlantique et Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Depetris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02132072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise Report for Local Ocean Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicky Parazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wandiga Ngunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MARBEC; Local Ocean Conservation; KMFRI. 2025, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELAMAY Durabilité des biens communs: le cas des élasmobranches à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoluène Massey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] France-territoires. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UE-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] France-Territoires. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UE-France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] France-Territoires. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe S. Sabarros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depetris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UE-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05015508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PARADEP : tests de prototypes de dispositifs anti-déprédation : mission du 02/08/19 et du 07/08/19 au large du brise-lames (Sète) : rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njaratiana Rabearisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2019, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6003,51 +9446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="243CA333"/>
+    <w:nsid w:val="3AA4076F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6234,51 +9677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0804-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2645205/pascal-bach/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04645430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather D. Bowlby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Juan-Jord&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Carre&#243;n-Zapiain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Pacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kurvers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#228;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Dhellemmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04050711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Andrzejaczek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C.D. Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goodman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hussey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Armstrong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0273" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison A. Kock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Koen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ladino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda O. Lana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. E. Lea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03464-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eighani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cope" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufi Paria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Abbaspour Naderi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Queiroz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Humphries" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vedor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Da Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03397-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhellemmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domenici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224956" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hansen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J.M. Kurvers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Chaloupka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fennell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09612-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410846v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxu Ortiz de Urbina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertino Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105942" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingguo He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuxiong Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12467" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L. Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1444-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mejuto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Domingo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Yokawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Ming Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12238" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njaratiana Rabearisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01528460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.10.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krause" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert-Read" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seebacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Wilson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0232" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/Fb.115.3.8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;ret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2015.05.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabearisoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu252" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Hazin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Maufroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Relot-Stirnemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Amand&#232;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04832297v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Brink-Hull" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Macey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03382655v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chambon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Parazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Drew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wandiga Ngunu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304008v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0804-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119420465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2645205/pascal-bach/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04645430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather D. Bowlby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Juan-Jord&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Carre&#243;n-Zapiain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Pacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kurvers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#228;ge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15608" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Dhellemmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vandeperre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio H. V. Hazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bowlby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.828412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04050711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Andrzejaczek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C.D. Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goodman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hussey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eighani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufi Paria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Abbaspour Naderi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison A. Kock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Koen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ladino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda O. Lana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. E. Lea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03464-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Queiroz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Humphries" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vedor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03397-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J.M. Kurvers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhellemmes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01211" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hansen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domenici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Chaloupka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fennell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09612-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxu Ortiz de Urbina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertino Martins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105942" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingguo He" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuxiong Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12467" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L. Sousa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Simpson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1444-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mejuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Domingo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Yokawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Ming Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njaratiana Rabearisoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01528460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.10.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krause" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert-Read" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seebacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Wilson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0232" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927894v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/Fb.115.3.8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal Crespo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Ellis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Pascal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C00FFDB53EBD008368BE672B15734C6997062B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena Fredou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.03.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WG1C2PD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;ret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2015.05.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841550v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabearisoa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Hazin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131376v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huggett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJF2F1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.340.6134.810-b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niriniony Rabehagasoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00418" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00351441v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travassos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1364" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Maufroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Relot-Stirnemann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Amand&#232;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deneubourg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dejouannet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424994v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04832297v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Brink-Hull" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Macey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708643v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Arnau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Portalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.692106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175881v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03382655v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chambon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Parazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Drew" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wandiga Ngunu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>