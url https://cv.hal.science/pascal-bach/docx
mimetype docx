--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,9391 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9339 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Bach </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur senior en Sciences des PêchesChargé de Recherche Hors Classe IRD, UMR MARBECSenior Scientist in Fisheries Science, French Research Institute for the Sustainable Developement (IRD), Unit Research &amp;quot;Marine Biodiversity, Exploitation and Conservation&amp;quot; (MARBEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0804-8466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119420465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OMyC08IAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/2645205/pascal-bach/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global habitat predictions to inform spatiotemporal fisheries management: Initial steps within the framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather D. Bowlby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Juan-Jordá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Carreón-Zapiain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.106155. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of electronic monitoring system to optimize onboard observation protocols for estimating tropical tuna purse seine discards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68, pp.103267. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rostral micro‐tooth morphology of blue marlin, Makaira nigricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbinian Pacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Kurvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Häge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacunae rostralis: A new structure on the rostrum of sailfish Istiophorus platypterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Häge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbinian Pacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Dhellemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Domenici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF FISH BIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100, pp.1205-1213. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Movement Pattern of Amphidromous Lagoon Fish Schools: Ecological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ivan Caballero Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14091463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-Scale Environmental Niche and Habitat of Blue Shark (Prionace glauca) by Size and Sex: A Pivotal Step to Improving Stock Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandeperre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio H. V. Hazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Bowlby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.828412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the vertical dimension of elasmobranch movement ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Andrzejaczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim C.D. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (33), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abo1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of at-vessel mortality of the blue shark (Prionace glauca) and oceanic whitetip shark (Carcharhinus longimanus) assessed from monitored pelagic longline experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoluène Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (9), pp.1407-1419. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2021-0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Caution over the use of ecological big data for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison A. Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Koen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda O. Lana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. E. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595 (7866), pp.E20--E28. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03464-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding fishery interactions and stock trajectory of yellowfin tuna exploited by Iranian fisheries in the Sea of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Eighani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoufi Paria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Abbaspour Naderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2420-2431. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Shark mortality cannot be assessed by fishery overlap alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas E. Humphries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Vedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595 (7866), pp.E8--E16. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03397-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil gland and oil pores in billfishes : in search of a function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhellemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Videler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Domenici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (19), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking hunting weaponry to attack strategies in sailfish and striped marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H.J.M. Kurvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhellemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1918), art. 20192228 [9 p.]. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.2228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting bycatch hotspots in tropical tuna purse seine fisheries at the basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Travassos Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.e01427. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution of spinetail devil ray Mobula mobular in the eastern tropical Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.447-460. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasmobranch bycatch distributions and mortality: Insights from the European tropical tuna purse-seine fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Clavareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Escalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.e01211. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches: a new modelling approach for the Tropical Tuna Treatment processing. Case of the French fleet in Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Aragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Col.Vol.Sci.Pap. ICCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, SCRS/2019/189, x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05014944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pelagic longline bait type on species selectivity: a global synthesis of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milani Chaloupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.535--551. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-020-09612-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local indicators for global species: Pelagic sharks in the tropical northeast Atlantic, Cabo Verde islands region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josetxu Ortiz de Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertino Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.105942. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamount effect on circulation and distribution of ocean taxa in the vicinity of La Pérouse, a shallow seamount in the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavanee Annasawmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.104806. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of mesoscale oceanographic structures and ambient conditions on the catch of albacore tuna in the South Pacific longline fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuxiong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global spatial risk assessment of sharks under the footprint of fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas E. Humphries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara L. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha J. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572 (7770), pp.461--466. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1444-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the species composition of major tropical tunas in purse seine catches : a new modelling approach for the Tropical Tuna Treatment processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Aragno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the 21th session of the IOTC Working Party on Tropical Tunas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOTC-2019-WPTT20-10, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATISTICS OF THE FRENCH PURSE SEINE FISHING FLEET TARGETING TROPICAL TUNAS IN THE ATLANTIC OCEAN (1991-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Irie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns and population structure of the blue shark (Prionace glauca) in the Atlantic and Indian Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Mejuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Yokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang-Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.90--106. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothed whale and shark depredation indicators: A case study from the Reunion Island and Seychelles pelagic longline fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njaratiana Rabearisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), pp.e0202037. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of teleosts caught by the pelagic tuna longline fleets in South Atlantic and Western Indian Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01528460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury-mediated decrease in locomotor performance increases predation risk in schooling fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Herbert-Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seebacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Domenici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.M. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372 (1727), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2016.0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale vertical movements of oceanic whitetip sharks (Carcharhinus longimanus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishery Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (3), pp.380 - 395. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7755/Fb.115.3.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and fishery patterns of teleosts caught by the tuna longline fishery in the South Atlantic and Indian Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical mitigation measures for sharks and rays in fisheries for tuna and tuna-like species: turning possibility into reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Abascal Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.402. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banning is not enough: The complexities of oceanic shark management by tuna regional fisheries management organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Travassos Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John David Filmalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Séret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing interactions between dolphins and small pelagic fish on branchline to design a depredation mitigation device in pelagic longline fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rabearisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.1682 - 1690. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsu252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the Oceanic Whitetip Shark to Pelagic Longline Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Travassos Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Hazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141396. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mozambique Channel: From physics to upper trophic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huggett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Challenge of Giant Marine Reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6134), pp.810-811. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.340.6134.810-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic longline fishing trials to shape a mitigation device of the depredation by toothed whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njaratiana Rabearisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 432-433, pp.55-63. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of the blue shark Prionace glauca and the silky shark Carcharhinus falciformis in the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niriniony Rabehagasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jaquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory and instantaneous swimming speeds of amphidromous fish school in shallow-water coastal lagoon channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I. C. Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-011-9409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the number of hook per basket (HPB) is not a good proxy indicator or the maximum fishing depth in drifting longline fisheries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaertner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (2), pp.701-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00351441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring small-scale fisheries' contributions to the Sustainable Development Goals: An assessment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehu Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World SSF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TBTI Global, Apr 2026, Hua Hin, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the contributions of small-scale fisheries to the sustainable development goals [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. OOS2025-1364 [2 p.], </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-1364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development status of the new Tropical Tunas Treatment (T3) software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd session of the IOTC Working Party on Tropical Tunas - Data preparatory meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Seychelles. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3878125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of the french purse seine fishing fleet targeting tropical tunas in the Indian Ocean (1981-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPTT.Working Party on Tropical Tunas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Donostia-San Sebastian, Spain. [27 p. multigr.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting data on board French tropical tuna purse seiners with common observers : results of Orthongel's Voluntary Observer Program OCUP (2013-2017) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goujon Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Relot-Stirnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M Amandè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAT Standing Committee on Research and Statistics (SCRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01905171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADE: preliminary information on a new EC project to propose measures to mitigate adverse impacts of open ocean fisheries targeting large pelagic fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain. pp.2518--2533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative fish schools morphology, swimming speed and behaviour in two shallow water lagoon channels, observed at short range by multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice. Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Caballero Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Razanakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravaka Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehu Akintola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated standardized CPUE of blue shark bycaught by the French Reunion-based pelagic longline fishery (2007-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny V Romanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOTC WPEB(DP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Online, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05052707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of accuracy in processing purse seine tropical tuna catches with the T3 methodology using French fleet data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Party on Tropical Tunas (WPTT20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mahé, Seychelles. pp.1-19, 2018, IOTC-2018-WPTT20-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les filets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Séret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dejouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecointre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MkF; IRD, 247 p., 2023, 979-10-92305-86-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more sustainable baits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.86-87, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des appâts plus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.88-89, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thons tropicaux sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.150-151, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des appâts plus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 152, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Transformation in Aquatic Food Systems through Holistic and Inclusive Innovation: Building and Strengthening Innovation Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Brink-Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M. Macey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding fish to protect whales and fishers income</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njaratiana Rabearisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Hanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Portalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.692106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research and fish aggregating devices (FADs) in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de l'observateur embarqué à bord des palangriers pélagiques réunionnais : version 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of electronic monitoring system to inform the hauling process of French tuna purse seiners catch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03382655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d’échantillonnage des thonidés tropicaux débarqués par les senneurs dans les océans Atlantique et Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Report for Local Ocean Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Parazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wandiga Ngunu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARBEC; Local Ocean Conservation; KMFRI. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAMAY Durabilité des biens communs: le cas des élasmobranches à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoluène Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France-territoires. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UE-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France-Territoires. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UE-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-territoires : Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France-Territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE–France: Rapport national destiné au Comité scientifique de la Commission des thons de l’océan Indien, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe S. Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Depetris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UE-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05015508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARADEP : tests de prototypes de dispositifs anti-déprédation : mission du 02/08/19 et du 07/08/19 au large du brise-lames (Sète) : rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njaratiana Rabearisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9446,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AA4076F"/>
+    <w:nsid w:val="BC0AC17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9677,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0804-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119420465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2645205/pascal-bach/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04645430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather D. Bowlby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Juan-Jord&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Carre&#243;n-Zapiain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Pacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kurvers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#228;ge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15608" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Dhellemmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vandeperre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio H. V. Hazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bowlby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.828412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04050711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Andrzejaczek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C.D. Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goodman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hussey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eighani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufi Paria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Abbaspour Naderi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison A. Kock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Koen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ladino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda O. Lana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. E. Lea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03464-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Queiroz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Humphries" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vedor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03397-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J.M. Kurvers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhellemmes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01211" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hansen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domenici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Chaloupka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fennell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09612-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxu Ortiz de Urbina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertino Martins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105942" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingguo He" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuxiong Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12467" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L. Sousa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Simpson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1444-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mejuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Domingo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Yokawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Ming Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njaratiana Rabearisoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01528460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.10.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krause" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert-Read" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seebacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Wilson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0232" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927894v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/Fb.115.3.8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal Crespo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Ellis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Pascal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C00FFDB53EBD008368BE672B15734C6997062B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena Fredou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.03.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WG1C2PD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;ret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2015.05.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841550v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabearisoa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Hazin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131376v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huggett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJF2F1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.340.6134.810-b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niriniony Rabehagasoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00418" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00351441v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travassos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1364" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Maufroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Relot-Stirnemann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Amand&#232;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deneubourg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dejouannet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424994v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04832297v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Brink-Hull" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Macey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708643v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Arnau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Portalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.692106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175881v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03382655v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chambon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Parazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Drew" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wandiga Ngunu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0804-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119420465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OMyC08IAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2645205/pascal-bach/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04645430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather D. Bowlby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Juan-Jord&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Carre&#243;n-Zapiain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103267" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Pacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hansen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kurvers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#228;ge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15608" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hansen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Dhellemmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vandeperre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio H. V. Hazin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bowlby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.828412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04050711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Andrzejaczek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C.D. Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goodman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hussey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Armstrong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1754" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison A. Kock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Koen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ladino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda O. Lana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. E. Lea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03464-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Eighani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cope" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufi Paria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Abbaspour Naderi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Queiroz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Humphries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Vedor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03397-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhellemmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hansen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domenici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224956" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J.M. Kurvers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01082" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Clavareau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05014944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depetris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cauquil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Chaloupka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fennell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-020-09612-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Coelho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxu Ortiz de Urbina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertino Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105942" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingguo He" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuxiong Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12467" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L. Sousa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Simpson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1444-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Irie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depetris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mejuto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Domingo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Yokawa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Ming Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12238" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470948v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njaratiana Rabearisoa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01528460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.10.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krause" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Herbert-Read" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seebacher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Wilson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0232" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7755/Fb.115.3.8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena Fredou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.03.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WG1C2PD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Abascal Crespo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Ellis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Pascal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016030" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C00FFDB53EBD008368BE672B15734C6997062B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922405v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Filmalter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;ret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2015.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841550v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rabearisoa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu252" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Hazin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141396" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huggett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJF2F1P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.340.6134.810-b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niriniony Rabehagasoa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00418" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00351441v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travassos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549273v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1364" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3878125" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741918v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905171v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goujon Michel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Maufroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Relot-Stirnemann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Amand&#232;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deneubourg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S. Sabarros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dejouannet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04832297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Brink-Hull" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Macey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Arnau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bodin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Portalez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.692106" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175881v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03382655v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02132072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chambon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Parazzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Drew" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wandiga Ngunu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015510v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebranchu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015509v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015506v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fily" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05015508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304008v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>