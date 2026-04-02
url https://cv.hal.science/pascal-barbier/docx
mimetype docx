--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1100,330 +1100,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte relationnelle et résistance au travail</w:t>
+                <w:t xml:space="preserve">Les vendeurs du « Bazar de l'Opéra », des ambassadeurs de Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.086.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.123.0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527465v1</w:t>
+                <w:t xml:space="preserve">halshs-02527468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler à contretemps</w:t>
+                <w:t xml:space="preserve">Contrainte relationnelle et résistance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16, </w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.2191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.086.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527471v1</w:t>
+                <w:t xml:space="preserve">halshs-02527465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au travail de jeunes diplômés dans des emplois d'exécution</w:t>
+                <w:t xml:space="preserve">Travailler à contretemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527458v1</w:t>
+                <w:t xml:space="preserve">halshs-02527471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vendeurs du « Bazar de l'Opéra », des ambassadeurs de Paris ?</w:t>
+                <w:t xml:space="preserve">Rapport au travail de jeunes diplômés dans des emplois d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.123.0461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527468v1</w:t>
+                <w:t xml:space="preserve">halshs-02527458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1647,260 +1647,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Accueillir » des jeunes enfants – Variations éducatives dans l'ordinaire du travail des assistantes maternelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accueillir de jeunes enfants : variations éducatives dans l’ordinaire du travail des assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Zaouche Gaudron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, (Enfance et parentalité), 978-2-7492-7029-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132709v1</w:t>
+                <w:t xml:space="preserve">hal-03377185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir de jeunes enfants : variations éducatives dans l’ordinaire du travail des assistantes maternelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Accueillir » des jeunes enfants – Variations éducatives dans l'ordinaire du travail des assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, (Enfance et parentalité), 978-2-7492-7029-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377185v1</w:t>
+                <w:t xml:space="preserve">hal-03132709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience de la carrière scientifique et les inégalités entre les sexes au regard de l’interférence travail/famille</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lidegran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dubois-Shaik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117691983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pawelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034425ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02527400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lidegran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dubois-Shaik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117691983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pawelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034425ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02527400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>