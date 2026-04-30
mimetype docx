--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -710,235 +710,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating” through a scientific career: A question of private and professional configurational supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’obtention d’un poste définitif dans la recherche fondamentale : à l’intersection du genre, de l’origine sociale et de la relation travail/famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fusulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Dubois-Shaik</w:t>
+                <w:t xml:space="preserve">Hanna Pawelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (2-3), pp.352-372. </w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1474904117691983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revdh.3075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527432v1</w:t>
+                <w:t xml:space="preserve">halshs-02527423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’obtention d’un poste définitif dans la recherche fondamentale : à l’intersection du genre, de l’origine sociale et de la relation travail/famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating” through a scientific career: A question of private and professional configurational supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fusulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Pawelec</w:t>
+                <w:t xml:space="preserve">Farah Dubois-Shaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, </w:t>
+              <w:t xml:space="preserve">European Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2-3), pp.352-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.3075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1474904117691983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527423v1</w:t>
+                <w:t xml:space="preserve">halshs-02527432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interférence parentalité-travail chez les chercheurs en post-doctorat</w:t>
               </w:r>
@@ -1100,105 +1100,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vendeurs du « Bazar de l'Opéra », des ambassadeurs de Paris ?</w:t>
+                <w:t xml:space="preserve">Travailler à contretemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (3), pp.461. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.123.0461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527468v1</w:t>
+                <w:t xml:space="preserve">halshs-02527471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte relationnelle et résistance au travail</w:t>
               </w:r>
@@ -1256,174 +1256,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler à contretemps</w:t>
+                <w:t xml:space="preserve">Rapport au travail de jeunes diplômés dans des emplois d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527471v1</w:t>
+                <w:t xml:space="preserve">halshs-02527458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au travail de jeunes diplômés dans des emplois d'exécution</w:t>
+                <w:t xml:space="preserve">Les vendeurs du « Bazar de l'Opéra », des ambassadeurs de Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.123.0461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527458v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3243,51 +3243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lidegran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dubois-Shaik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117691983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pawelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034425ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02527400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lidegran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pawelec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dubois-Shaik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117691983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034425ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02527400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>