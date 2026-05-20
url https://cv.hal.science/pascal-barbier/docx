--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1100,330 +1100,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler à contretemps</w:t>
+                <w:t xml:space="preserve">Les vendeurs du « Bazar de l'Opéra », des ambassadeurs de Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16, </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (3), pp.461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.2191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.123.0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527471v1</w:t>
+                <w:t xml:space="preserve">halshs-02527468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte relationnelle et résistance au travail</w:t>
+                <w:t xml:space="preserve">Travailler à contretemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.086.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527465v1</w:t>
+                <w:t xml:space="preserve">halshs-02527471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au travail de jeunes diplômés dans des emplois d'exécution</w:t>
+                <w:t xml:space="preserve">Contrainte relationnelle et résistance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.086.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02527458v1</w:t>
+                <w:t xml:space="preserve">halshs-02527465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vendeurs du « Bazar de l'Opéra », des ambassadeurs de Paris ?</w:t>
+                <w:t xml:space="preserve">Rapport au travail de jeunes diplômés dans des emplois d'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.123.0461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527468v1</w:t>
+                <w:t xml:space="preserve">halshs-02527458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1613,51 +1613,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1730,322 +1730,227 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Zaouche Gaudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, (Enfance et parentalité), 978-2-7492-7029-6. </w:t>
+              <w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Accueillir » des jeunes enfants – Variations éducatives dans l'ordinaire du travail des assistantes maternelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre l’expérience de la carrière scientifique et les inégalités entre les sexes au regard de l’interférence travail/famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Seiller</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fusulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les femmes dans le monde académique, perspectives comparatives (dirigé par Rebecca Rogers et Pascale Moulinier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132709v1</w:t>
+                <w:t xml:space="preserve">halshs-02527941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management par la compétition : les vendeurs et la vente de cartes de fidélité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et innovation ( F. Moatty et G. Tiffon (dir.)), Toulouse, Octarès Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2055,51 +1960,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le prisme de l'articulation des temporalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2128,51 +2033,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80 (3-4), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2182,51 +2087,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur les enfants, travailler sur les normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2235,116 +2140,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Montmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre européen de sociologie et de science politique (CESSP); Centre de recherche sur les risques et les vulnérabilités (CERREV). 2019, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière et rapport à la carrière chez les jeunes salarié-e-s d'exécution du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2357,51 +2262,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFE-CGC. 2013, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2411,51 +2316,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière scientifique au croisement de deux institutions &amp;quot;gourmandes&amp;quot;: l'université et la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2471,142 +2376,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EHESS "Présences sociales : genre, care et temporalités" (organisé par Marc Bessin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02528066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Care of Others ‘Work-Family Balance’. The Case of Family Child Care Providers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02528084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail éducatif des auxiliaires de puériculture et des assistantes maternelles : prescriptions et hiérarchisations du travail auprès des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2622,142 +2527,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIST 2018 (Journées Internationales de Sociologie du travail) - Le travail en luttes, résistances, conflictualités, et actions collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02528100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Double Impact or Double Bind. The Conceptions of Educational Work and Children’s Well-Being of Early Childhood Professionals in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02528090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salariat intégré exclu de la promotion interne : le cas des jeunes ouvriers et employé-e-s du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2773,51 +2678,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Journées internationales de sociologie du travail (JIST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2827,159 +2732,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vêtement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beaumont</w:t>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, p. 659-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.renne.2016.01.0659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2989,114 +2894,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « petits » employés d'un « grand » magasin : Enquête sur les employés de la vente au Bazar de l'Opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Descartes, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02527400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3243,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lidegran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pawelec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dubois-Shaik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117691983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034425ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02527400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lidegran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03899157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Gagneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pawelec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Dubois-Shaik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117691983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034425ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landour Julie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02527400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>