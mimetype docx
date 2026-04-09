--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -196,412 +196,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
+                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">Hugo Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Chenot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+                <w:t xml:space="preserve">hal-05135944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+                <w:t xml:space="preserve">Alain Vadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Marek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135944v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vadet</w:t>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163233v1</w:t>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocodylomorph and dinosaur tracks from the lowermost Jurassic of Le Veillon (western France): ichnotaxonomic revision of the type material (Lapparent collection)</w:t>
               </w:r>
@@ -725,103 +725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
@@ -1112,295 +1112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
+                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Klee</w:t>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+                <w:t xml:space="preserve">Julien Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arezki Chabani</w:t>
+                <w:t xml:space="preserve">Paolo Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324249v1</w:t>
+                <w:t xml:space="preserve">hal-03543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rohais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmitz</w:t>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Paron</w:t>
+                <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543251v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal sedimentary dynamics of the Early Pleistocene Messina Strait (Calabria, southern Italy) based on its modern analogue</w:t>
               </w:r>
@@ -2219,277 +2219,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t>
+                <w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Courbouleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Farjanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Braccini</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Lille, France</w:t>
+              <w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562608v1</w:t>
+                <w:t xml:space="preserve">hal-00562615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t>
+                <w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Courbouleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Farjanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Braccini</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t>
+              <w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562615v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2953,402 +2953,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportements de subsistance et mode de vie des Homo erectus européens évolués de la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
-[...56 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. de Lumley Dir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de Néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS, pp.155-216, 2018, 978-2-271-12018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03433571v1</w:t>
+                <w:t xml:space="preserve">hal-04027624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de subsistance et mode de vie des Homo erectus européens évolués de la grotte du Lazaret</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Echassoux</w:t>
+                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Lumley M.-A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de Néandertalisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions CNRS, pp.155-216, 2018, 978-2-271-12018-2</w:t>
+              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027624v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Barrier</w:t>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Becam</w:t>
+                <w:t xml:space="preserve">Christian Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
+              <w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888331v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03433571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3424,51 +3424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE75A82"/>
+    <w:nsid w:val="6BB31F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3655,51 +3655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-barrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4020-3910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029150515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ventra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2020.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04555530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-barrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4020-3910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029150515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ventra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2020.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04555530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>