--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -196,412 +196,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Marek</w:t>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135944v1</w:t>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vadet</w:t>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163233v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
+                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">Alain Vadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Chenot</w:t>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+                <w:t xml:space="preserve">hal-05163233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocodylomorph and dinosaur tracks from the lowermost Jurassic of Le Veillon (western France): ichnotaxonomic revision of the type material (Lapparent collection)</w:t>
               </w:r>
@@ -725,103 +725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
@@ -1112,295 +1112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
+                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rohais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmitz</w:t>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Paron</w:t>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543251v1</w:t>
+                <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+                <w:t xml:space="preserve">Julien Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Chabani</w:t>
+                <w:t xml:space="preserve">Paolo Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324249v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal sedimentary dynamics of the Early Pleistocene Messina Strait (Calabria, southern Italy) based on its modern analogue</w:t>
               </w:r>
@@ -2219,277 +2219,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t>
+                <w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Courbouleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Farjanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Braccini</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t>
+              <w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562615v1</w:t>
+                <w:t xml:space="preserve">hal-00562608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t>
+                <w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Courbouleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Farjanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Braccini</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Lille, France</w:t>
+              <w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562608v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2953,402 +2953,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de subsistance et mode de vie des Homo erectus européens évolués de la grotte du Lazaret</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry de Lumley</w:t>
+                <w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de Néandertalisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions CNRS, pp.155-216, 2018, 978-2-271-12018-2</w:t>
+              <w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027624v1</w:t>
+                <w:t xml:space="preserve">mnhn-03433571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Lumley M.-A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Chaix</w:t>
+                <w:t xml:space="preserve">Comportements de subsistance et mode de vie des Homo erectus européens évolués de la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Merle</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. de Lumley Dir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de Néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS, pp.155-216, 2018, 978-2-271-12018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03433571v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3424,51 +3424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BB31F82"/>
+    <w:nsid w:val="AB3E524A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3655,51 +3655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-barrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4020-3910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029150515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ventra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2020.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04555530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-barrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4020-3910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029150515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ventra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2020.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04555530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>