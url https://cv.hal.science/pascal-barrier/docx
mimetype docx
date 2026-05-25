--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1112,295 +1112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
+                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Klee</w:t>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+                <w:t xml:space="preserve">Julien Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arezki Chabani</w:t>
+                <w:t xml:space="preserve">Paolo Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324249v1</w:t>
+                <w:t xml:space="preserve">hal-03543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rohais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmitz</w:t>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Paron</w:t>
+                <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543251v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal sedimentary dynamics of the Early Pleistocene Messina Strait (Calabria, southern Italy) based on its modern analogue</w:t>
               </w:r>
@@ -1970,292 +1970,862 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gravures rupestres du Bego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry De Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Klock-Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. , 2024, 978--2-271-14900-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minéraux et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniLasalle, 2022, 978-2-9578867-1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour visiter...le patrimoine naturel de l'Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gransac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniLaSalle. UniLaSalle, 2021, 978-2-9578867-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte du Lazaret. Nice, Alpes-Maritimes. Des campements de chasseurs de cerfs, de bouquetins, d’aurochs et d’éléphants sur le littoral méditerranéen entre -190 000 – 120 000 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. pp.120, 2020, 978-2-271-13512-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries lithiques archaïques de Barranco Léon et de Fuente Nueva 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro Toro Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Barsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS ÉDITIONS, 306 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Doulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la vulnérabilité des plages à « beachrock » de Méditerranée : l'exemple du détroit de Messine (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2314,73 +2884,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2402,961 +2972,509 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Courbouleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Farjanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562615v1</w:t>
-              </w:r>
-[...450 lines deleted...]
-                <w:t xml:space="preserve">hal-00490954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03433571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Comportements de subsistance et mode de vie des Homo erectus européens évolués de la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. de Lumley Dir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de Néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS, pp.155-216, 2018, 978-2-271-12018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888331v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de subsistance et mode de vie des Homo erectus européens évolués de la grotte du Lazaret</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Lumley M.-A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de Néandertalisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions CNRS, pp.155-216, 2018, 978-2-271-12018-2</w:t>
+              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027624v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3424,51 +3542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB3E524A"/>
+    <w:nsid w:val="94484AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3655,51 +3773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-barrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4020-3910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029150515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ventra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2020.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04555530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-barrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4020-3910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029150515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Mujal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gugliotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ventra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2020.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ott d'Estevou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQ0F6JB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montenat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Romain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klock-Fontanille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04555530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Toro Moyano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>