--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -66,2575 +66,2770 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $q$-Racah polynomials from scalar products of Bethe states II</w:t>
+                <w:t xml:space="preserve">Fused K-operators and the $q$-Onsager algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo A. Pimenta</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azat M. Gainutdinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/adbfe7⟩</w:t>
+              <w:t xml:space="preserve">SIGMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2026.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394690v1</w:t>
+                <w:t xml:space="preserve">hal-03946559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $q$-Racah polynomials from scalar products of Bethe states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The $q$-Racah polynomials from scalar products of Bethe states II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo A. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (38), pp.385202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 58 (12), pp.125205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/adbfe7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/acef0c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894999v1</w:t>
+                <w:t xml:space="preserve">hal-05394690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freidel-Maillet type presentations of $U_q(sl_2)$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The $q$-Racah polynomials from scalar products of Bethe states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2022.115682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (38), pp.385202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acef0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279107v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the second realization for the positive part of $$U_q(\widehat{sl_2})$$ of equitable type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Freidel-Maillet type presentations of $U_q(sl_2)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-021-01502-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 975, pp.115682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2022.115682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419127v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alternating presentation of $U_q(\widehat{gl_2})$ from Freidel-Maillet algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the second realization for the positive part of $$U_q(\widehat{sl_2})$$ of equitable type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2021.115400⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-021-01502-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008860v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braid group action and root vectors for the q-Onsager algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The alternating presentation of $U_q(\widehat{gl_2})$ from Freidel-Maillet algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation Groups</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 967 (June 2021), pp.115400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2021.115400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00031-020-09555-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01549066v1</w:t>
+                <w:t xml:space="preserve">hal-03008860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little and big q-Jacobi polynomials and the Askey–Wilson algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Braid group action and root vectors for the q-Onsager algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexei Zhedanov</w:t>
+                <w:t xml:space="preserve">Stefan Kolb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11139-018-0080-1⟩</w:t>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (June), pp.363-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00031-020-09555-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152836v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heun–Askey–Wilson Algebra and the Heun Operator of Askey–Wilson Type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Little and big q-Jacobi polynomials and the Askey–Wilson algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Tsujimoto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Zhedanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-019-00821-3⟩</w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-018-0080-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010808v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The q-Heun operator of big q-Jacobi type and the q-Heun algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Heun–Askey–Wilson Algebra and the Heun Operator of Askey–Wilson Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tsujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Zhedanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.3091-3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-019-00821-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-018-0106-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143736v1</w:t>
+                <w:t xml:space="preserve">hal-03010808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher rank classical analogs of the Askey-Wilson algebra from the $sl_N$ Onsager algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The q-Heun operator of big q-Jacobi type and the q-Heun algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo A. Pimenta</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Zhedanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-018-0106-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5111292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926766v1</w:t>
+                <w:t xml:space="preserve">hal-02143736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonalization of the Heun-Askey-Wilson operator, Leonard pairs and the algebraic Bethe ansatz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Higher rank classical analogs of the Askey-Wilson algebra from the $sl_N$ Onsager algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crampé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo A. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Phys.B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), pp.081703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5111292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317272v1</w:t>
+                <w:t xml:space="preserve">hal-01926766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRT presentation of classical Askey–Wilson algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diagonalization of the Heun-Askey-Wilson operator, Leonard pairs and the algebraic Bethe ansatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crampé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-019-01182-y⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Phys.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 949, pp.114824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152774v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedding of the Bannai–Ito algebra in U(osp(1,2)) and −1 polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">FRT presentation of classical Askey–Wilson algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexei Zhedanov</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crampé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 108 (7), pp.1623-1634. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 109, pp.2187-2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-019-01182-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-017-1041-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154124v1</w:t>
+                <w:t xml:space="preserve">hal-02152774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic representations of augmented q -Onsager algebra and boundary K -operators related to Baxter Q-operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An embedding of the Bannai–Ito algebra in U(osp(1,2)) and −1 polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zengo Tsuboi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent X Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Zhedanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (7), pp.1623-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-017-1041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154089v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRT presentation of the Onsager algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Asymptotic representations of augmented q -Onsager algebra and boundary K -operators related to Baxter Q-operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crampé</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengo Tsuboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-018-1068-x⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 929 (April), pp.397-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154881v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The q-Onsager algebra and multivariable q-special functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A bispectral q-hypergeometric basis for a class of quantum integrable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexei Zhedanov</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.011704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5020870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404612v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic tridiagonal pairs, higher order Onsager algebras and orthogonal polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">FRT presentation of the Onsager algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thi Thao Vu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crampé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.02.009⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (10), pp.2189-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-018-1068-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341852v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $q$-Onsager algebra and multivariable $q$-special functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The q-Onsager algebra and multivariable q-special functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Zhedanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, A50 (39), pp.395201. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa85a4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584566v1</w:t>
+                <w:t xml:space="preserve">hal-01404612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central extension of the reflection equations and an analog of Miki's formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic tridiagonal pairs, higher order Onsager algebras and orthogonal polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baseilhac</w:t>
+                <w:t xml:space="preserve">A. M. Gainutdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belliard</w:t>
+                <w:t xml:space="preserve">Thi Thao Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.J. Phys. A: Math. Theor. 44 (2011) 41 5205. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 522, pp.71-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/41/415205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784875v1</w:t>
+                <w:t xml:space="preserve">hal-01341852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new current algebra and the reflection equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Shigechi</w:t>
+                <w:t xml:space="preserve">The $q$-Onsager algebra and multivariable $q$-special functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Zhedanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-010-0380-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, A50 (39), pp.395201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa85a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784872v1</w:t>
+                <w:t xml:space="preserve">hal-01584566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized q-Onsager algebras and boundary affine Toda field theories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Central extension of the reflection equations and an analog of Miki's formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-010-0412-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.J. Phys. A: Math. Theor. 44 (2011) 41 5205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/41/415205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398665v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact spectrum of the XXZ open spin chain from the q-Onsager algebra representation theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A new current algebra and the reflection equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Koizumi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shigechi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/09/P09006⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92, pp.47-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-010-0380-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185285v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deformed analogue of Onsager's symmetry in the XXZ open spin chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Koizumi</w:t>
+                <w:t xml:space="preserve">Generalized q-Onsager algebras and boundary affine Toda field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93, pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-010-0412-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082311v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new (in)finite dimensional algebra for quantum integrable models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Exact spectrum of the XXZ open spin chain from the q-Onsager algebra representation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.P09006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/09/P09006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019440v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrable structure related with tridiagonal algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+                <w:t xml:space="preserve">A deformed analogue of Onsager's symmetry in the XXZ open spin chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 705, pp.605-619</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 0510, pp.P005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019442v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformed Dolan-Grady relations in quantum integrable models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+                <w:t xml:space="preserve">A new (in)finite dimensional algebra for quantum integrable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 709, pp.491-521</w:t>
+              <w:t xml:space="preserve">, 2005, 720, pp.325-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019441v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An integrable structure related with tridiagonal algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 705, pp.605-619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deformed Dolan-Grady relations in quantum integrable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 709, pp.491-521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extended Complex Trigonometry in Relation to Integrable 2D-Quantum Field Theories and Duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rausch de Traubenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 478, pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2644,1223 +2839,1060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results in the XXZ open spin chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Quantum Integrable Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Self-Identification Program (SIP): Introducing a Third level of Third wave Cognitive Behavioral Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brand-Arpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Iakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused K-operators and the $q$-Onsager algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Universal TT- and TQ-relations via centrally extended q-Onsager algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azat M. Gainutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946559v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal TT- and TQ-relations via centrally extended q-Onsager algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An attractive basis for the q−Onsager algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397484v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attractive basis for the q−Onsager algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Non-Abelian symmetries of the half-infinite XXZ spin chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506669v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Abelian symmetries of the half-infinite XXZ spin chain</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Form factors of the half-infinite XXZ spin chain with a triangular boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398682v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bispectral q-hypergeometric basis for a class of quantum integrable models</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Analogues of Lusztig's higher order relations for the q-Onsager algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168537v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form factors of the half-infinite XXZ spin chain with a triangular boundary</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Correlation functions of the half-infinite XXZ spin chain with a triangular boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976001v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues of Lusztig's higher order relations for the q-Onsager algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Higher order relations for ADE-type generalized q-Onsager algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925248v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation functions of the half-infinite XXZ spin chain with a triangular boundary</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">The half-infinite XXZ chain in Onsager's approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925246v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order relations for ADE-type generalized q-Onsager algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A note on the $O_q(\hat{sl_2})$ algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925249v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The half-infinite XXZ chain in Onsager's approach</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">The q-deformed analogue of the Onsager algebra: beyond the Bethe ansatz approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784877v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the $O_q(\hat{sl_2})$ algebra</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">A family of tridiagonal pairs and related symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baseilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3870,105 +3902,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche à la Onsager en systèmes intégrables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baseilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université François Rabelais - Tours, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00612887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4115,51 +4147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baseilhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Pimenta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adbfe7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acef0c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2022.115682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03419127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-021-01502-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2021.115400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kolb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-020-09555-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Zhedanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0080-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tsujimoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00821-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0106-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cramp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114824" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-019-01182-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent X Genest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1041-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengo Tsuboi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Belliard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-018-1068-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gainutdinov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa85a4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baseilhac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/41/415205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shigechi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0380-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0412-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koizumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grang&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rausch de Traubenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemarthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat M. Gainutdinov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kojima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kojima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00612887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baseilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat M. Gainutdinov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Pimenta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adbfe7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acef0c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2022.115682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03419127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-021-01502-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2021.115400" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kolb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-020-09555-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Zhedanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0080-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tsujimoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00821-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0106-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cramp&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111292" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-019-01182-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent X Genest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1041-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengo Tsuboi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.02.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020870" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Belliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-018-1068-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gainutdinov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.02.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa85a4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baseilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belliard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/41/415205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shigechi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0380-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0412-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koizumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/09/P09006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rausch de Traubenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kojima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Vu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kojima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00612887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>