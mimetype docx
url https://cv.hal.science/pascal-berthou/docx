--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -250,321 +250,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wake-up strategy enabling GNSS-free NB-IoT links to sparse LEO satellite constellations</w:t>
+                <w:t xml:space="preserve">Critical function placement based on service chains in multi-administrative federated networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Zhou</w:t>
+                <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Accettura</w:t>
+                <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Triollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstanty Junosza-Szaniawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2025.3551911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24138/jcomss-2024-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748785v2</w:t>
+                <w:t xml:space="preserve">hal-04929051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical function placement based on service chains in multi-administrative federated networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wake-up strategy enabling GNSS-free NB-IoT links to sparse LEO satellite constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Triollet</w:t>
+                <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstanty Junosza-Szaniawski</w:t>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.21996 - 22011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24138/jcomss-2024-0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2025.3551911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929051v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaSync: energy efficient synchronization for scalable LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -611,90 +611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Link Resource Allocation in Federated Multi-Administrative Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -754,51 +754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Oussakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 210, pp.108957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lavinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Tiomela Jou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,64 +1096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of industrial communications slices: Towards the Application Driven Networking concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,77 +1213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,64 +1343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Virtualization of the Satellite Segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,64 +1499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1633,64 +1633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1745,77 +1745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish/subscribe-enabled software defined networking for efficient and scalable IoT communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (9), pp.48 - 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1862,51 +1862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting SIP-based End-to-End Data Distribution Service QoS in WANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gokhalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,407 +1973,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Multi Domiciliée dans les Réseaux Mobiles : Diminution de l'Impact de la Mobilité sur les Protocoles de Transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. RNTI-SM-2, pp.39-58</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097189v1</w:t>
+                <w:t xml:space="preserve">hal-01097183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
+                <w:t xml:space="preserve">Analyse de solutions opérationnelles d'applications DDS sur réseaux distants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.176</w:t>
+              <w:t xml:space="preserve">, 2013, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097183v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de solutions opérationnelles d'applications DDS sur réseaux distants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Architecture Multi Domiciliée dans les Réseaux Mobiles : Diminution de l'Impact de la Mobilité sur les Protocoles de Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-11</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. RNTI-SM-2, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162142v1</w:t>
+                <w:t xml:space="preserve">hal-01097189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting End-to-end Scalability and Real-time Event Dissemination in the OMG Data Distribution Service over Wide Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gokhalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QoS Architecture for DVB-RCS Next Generation Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Volume 2007, pp.Article ID 58484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,329 +2608,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a QoS architecture for DVB/RCS satellite networks via a hardware demonstration platform</w:t>
+                <w:t xml:space="preserve">Satellite and next generation networks : QoS issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pietrabissa</w:t>
+                <w:t xml:space="preserve">Stephane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziano Inzerilli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (49), pp. 797-815</w:t>
+              <w:t xml:space="preserve">Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3-4), p.101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357207v1</w:t>
+                <w:t xml:space="preserve">hal-00357209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite and next generation networks : QoS issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a QoS architecture for DVB/RCS satellite networks via a hardware demonstration platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pietrabissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Inzerilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Combes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy Formentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (3-4), p.101-119</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (49), pp. 797-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357209v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Multi-networking: a new concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, tome 57 (7-8), p721-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,386 +2981,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slotted Reinforcement Learning-based radio resource allocation in sliced 5G networks</w:t>
+                <w:t xml:space="preserve">A Survey on TDoA-based localization schemes for Long Range Wide Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Meffe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Feras Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking (MLN'2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Real-Time Distributed Computing (ISORC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337245v1</w:t>
+                <w:t xml:space="preserve">hal-05150836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the throughput of Direct-to-Satellite Narrowband IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bologne, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCN67557.2025.11230690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on TDoA-based localization schemes for Long Range Wide Area Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Slotted Reinforcement Learning-based radio resource allocation in sliced 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Meffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Real-Time Distributed Computing (ISORC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Learning for Networking (MLN'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150836v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissertation digest: Designing Scalable yet Energy-Efficient Low-Power Wide-Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th IEEE International Symposium On Real-Time Distributed Computing (IEEE ISORC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3407,77 +3407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving reduced latency and energy efficiency in Direct-to-Satellite LoRaWAN communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International IEEE Conference on Factory Communication Systems (WFCS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rostock, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,77 +3511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous IoT Through Space Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Real-Time Distributed Computing (ISORC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3609,356 +3609,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable virtual network service over a multiadministrative multi-domain network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
+                <w:t xml:space="preserve">Assessing the energetical cost of 5G softwarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dallal Belabed</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Symposium On Real-Time Distributed Computing (ISORC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551360⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Local and Metropolitan Area Networks (LANMAN'2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Boston (MA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN61958.2024.10621896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502334v2</w:t>
+                <w:t xml:space="preserve">hal-04602752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the energetical cost of 5G softwarization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Controllable virtual network service over a multiadministrative multi-domain network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Silvain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Nogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Local and Metropolitan Area Networks (LANMAN'2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2024, Boston (MA), United States. </w:t>
+              <w:t xml:space="preserve">27th IEEE International Symposium On Real-Time Distributed Computing (ISORC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Carthage, Tunis, Tunisia. à paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN61958.2024.10621896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602752v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated SFC Placement in Sliced Collaborative Multi-Administrative Multi-Domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Triollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanty Junosza-Szaniawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-6, </w:t>
@@ -4009,90 +4009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Link Embedding in Collaborative Sliced Multi-Administrative Multi-Domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGAPP Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2024, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haug Torleif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmes Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,90 +4238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight synchronization to NB-IoT enabled LEO Satellites through Doppler prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Wireless and Mobile Computing, Networking and Communications (IEEE WiMob 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4368,51 +4368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Management of Virtualized Network Service Chains in 5G Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gremillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,64 +4493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental throughput models for LoRa networks with capture effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tracing Based Model to Identify Bottlenecks in Physically Distributed Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,438 +4816,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Slice Aware Non Terrestrial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lavinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Tiomela Jou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
+              <w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Edmonton (Virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998586v3</w:t>
+                <w:t xml:space="preserve">hal-03273402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of the Over-The-Air Activation procedure in LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekra El Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chekra El Fehri</w:t>
+                <w:t xml:space="preserve">Nouha Baccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 17th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bologna, Italy. pp.30-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMob52687.2021.9606301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slice Aware Non Terrestrial Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chasserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Edmonton (Virtual), United States. </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273402v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Distributed Tracing to Identify Inefficient Resources Composition in Cloud Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,64 +5333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Globecom 2021 - Next Generation Networks and Internet (NGNI) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5418,248 +5418,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short: Achieving energy efficiency in dense LoRaWANs through TDMA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-Efficient Task Scheduling in SDN-based IoT Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium On a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.26-29, </w:t>
+              <w:t xml:space="preserve">IEEE 19th International Symposium on Network Computing and Applications (NCA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cambridge, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551973v2</w:t>
+                <w:t xml:space="preserve">hal-04866666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-Efficient Task Scheduling in SDN-based IoT Network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Short: Achieving energy efficiency in dense LoRaWANs through TDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chasserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Symposium on Network Computing and Applications (NCA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Cambridge, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium On a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM49955.2020.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866666v1</w:t>
+                <w:t xml:space="preserve">hal-02551973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blockchain Architecture for SDN-enabled Tamper-Resistant IoT Networks</w:t>
               </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5760,433 +5760,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testbed for Multi-access Edge Computing V2X applications prototyping and evaluation (&amp;quot;Regular paper&amp;quot;)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A SDN-based IoT Architecture Framework for Efficient Energy Management in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse (France), France</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866548v1</w:t>
+                <w:t xml:space="preserve">hal-04866612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SDN-based IoT Architecture Framework for Efficient Energy Management in Smart Buildings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Testbed for Multi-access Edge Computing V2X applications prototyping and evaluation (&amp;quot;Regular paper&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ERTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866612v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Uplink Bandwidth Prediction Based on Radio Measurements</w:t>
+                <w:t xml:space="preserve">Experimental Estimation of LTE-A Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Oussakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Miami beach, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315083v2</w:t>
+                <w:t xml:space="preserve">hal-02315068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Estimation of LTE-A Performance</w:t>
+                <w:t xml:space="preserve">Cellular Uplink Bandwidth Prediction Based on Radio Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Oussakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">MobiWAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315068v2</w:t>
+                <w:t xml:space="preserve">hal-02315083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRa technology: MAC layer operations and Research issues</w:t>
               </w:r>
@@ -6198,64 +6198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chékra El Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6296,464 +6296,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Wireless Fog Networks using Software-Defined Networking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A reactive resource defragmentation method for virtual links mapping in software-defined networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.9⟩</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE LANMAN, Jun 2017, Osaka, Japan. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2017.7972143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633337v1</w:t>
+                <w:t xml:space="preserve">hal-01520045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic And Configurable Topology Discovery Service For Software Defined Wireless Multi-Hop Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunde Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Benoit Nougnanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miami, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive resource defragmentation method for virtual links mapping in software-defined networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
+                <w:t xml:space="preserve">Managing Wireless Fog Networks using Software-Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE LANMAN, Jun 2017, Osaka, Japan. 6p., </w:t>
+              <w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2017.7972143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520045v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic resource defragmentation scheme for virtualized SDN-enabled substrate networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2017 IEEE 6th International Conference on Cloud Networking (CloudNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE CLOUDNET, Sep 2017, Prague, Czech Republic. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6778,90 +6778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Steiner Tree Based Approach For The Efficient Support Of Multipoint Communications In A Multi-Domain Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunde Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd IEEE Symposium on Computers and Communications ( ISCC 2017 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miami, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6994,77 +6994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Application Driven Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,64 +7111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing an Openflow swtich abstraction of the satellite segment to Virtual Network Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,395 +7226,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDS et SDN en symbioses pour les applications dynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Online Virtual Links Resource Allocation in Software-Defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faten Mkacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Networking 2015 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460084v2</w:t>
+                <w:t xml:space="preserve">hal-01107598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Virtual Links Resource Allocation in Software-Defined Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DDS et SDN en symbioses pour les applications dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Capelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Faten Mkacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2015 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2015, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107598v1</w:t>
+                <w:t xml:space="preserve">hal-01460084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Generalized Distributed Consensus Algorithm for Monitoring and Decision Making in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Conference on Smart Communications in Network Technologies. (SaCoNeT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilanova i la Geltrú, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086709v1</w:t>
+                <w:t xml:space="preserve">hal-01004706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Estimation of Wireless Link Performance from Medium Physical Parameters Using Support Vector Regression and k-Nearest Neighbors</w:t>
               </w:r>
@@ -7626,51 +7591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Capdehourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7711,122 +7676,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Distributed Consensus Algorithm for Monitoring and Decision Making in the IoT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Smart Communications in Network Technologies. (SaCoNeT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.77 - 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2014.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004706v1</w:t>
+                <w:t xml:space="preserve">hal-01086709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Estimation of Wireless Link Performance from Medium Physical Parameters Using Support Vector Regression and k-Nearest Neighbors</w:t>
               </w:r>
@@ -7838,51 +7838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Capdehourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7914,532 +7914,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908662v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of PEAR signaling in energy efficient Delay Tolerant Wireless Sensor Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment and Event Based Analysis of Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. 6p</w:t>
+              <w:t xml:space="preserve">International Conference on Network and Service Management ( CNSM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp. 175 -179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847526v1</w:t>
+                <w:t xml:space="preserve">hal-00823997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and Event Based Analysis of Dynamic Wireless Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvement of PEAR signaling in energy efficient Delay Tolerant Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network and Service Management ( CNSM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp. 175 -179</w:t>
+              <w:t xml:space="preserve">Wireless Days 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823997v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Transport Protocol for Hybrid Terrestrial and Satellite Systems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Satellite Services, PSATS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bradford, United Kingdom. paper 30</w:t>
+              <w:t xml:space="preserve">CFIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659863v1</w:t>
+                <w:t xml:space="preserve">hal-00747432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Which Transport Protocol for Hybrid Terrestrial and Satellite Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsane Tou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Planchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.105</w:t>
+              <w:t xml:space="preserve">Personal Satellite Services, PSATS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bradford, United Kingdom. paper 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747432v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing The Upcoming Ubiquitous Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNSM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8490,51 +8490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOTERE/CFIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8553,217 +8553,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A metric for evaluating density level of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595064v1</w:t>
+                <w:t xml:space="preserve">hal-00661015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metric for evaluating density level of wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Akl</w:t>
+                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661015v1</w:t>
+                <w:t xml:space="preserve">hal-00595064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of self-organization in ad-hoc networks</w:t>
               </w:r>
@@ -8775,51 +8775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking, Sensing and Control (ICNSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Delft, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8857,51 +8857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Stochastic Petri Net Model for End-to-End Network QoS Provisioning in Middleware-based Multimedia and Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8952,51 +8952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEO-LOCALIZATION TO ENHANCE SCTP HANDOVER IN PUBLIC TRANSPORTS BETWEEN SATELLITE NETWORKS AND WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9086,51 +9086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Ghassan Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vilanova i la Geltrú, Spain. pp.150-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9158,922 +9158,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
+                <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472551v2</w:t>
+                <w:t xml:space="preserve">hal-00510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
+                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537501v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Several Wireless Technologies to Build a Heteregeneous Network for the In-Flight Entertainment System inside an Aircraft Cabin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Akl</w:t>
+                <w:t xml:space="preserve">An Energy-efficient Clock Synchronization Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Mobile Communications (ICWMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Spain. pp.532-537</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661013v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-efficient Clock Synchronization Protocol for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Labit</w:t>
+                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jun 2010, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544972v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
+                <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fairfax, VA, United States. p.33 - 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2010.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510858v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating Several Wireless Technologies to Build a Heteregeneous Network for the In-Flight Entertainment System inside an Aircraft Cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9p</w:t>
+              <w:t xml:space="preserve">Wireless and Mobile Communications (ICWMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Spain. pp.532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510857v1</w:t>
+                <w:t xml:space="preserve">hal-00661013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How is SCTP Able to Compete with TCP on a QoS-aware Satellite Network ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Satellite and Space Communications (SPACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Athens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPACOMM.2010.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472541v1</w:t>
+                <w:t xml:space="preserve">hal-00533243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is SCTP Able to Compete with TCP on a QoS-aware Satellite Network ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Satellite and Space Communications (SPACOMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533243v1</w:t>
+                <w:t xml:space="preserve">hal-00472541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic QoS Configuration of a DVB-RCS Satellite Terminal for SIPbased Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,64 +10163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Pacific workshop on structural health monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan</w:t>
@@ -10262,77 +10262,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Ka Band Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10357,77 +10357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10508,51 +10508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Ka Band Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10571,739 +10571,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaasNetExp : une plateforme expérimentale pour l'émulation et les tests de réseaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">QoS et mobilité dans un système DVB-S/RCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250238v1</w:t>
+                <w:t xml:space="preserve">hal-00250236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaasNetExp: a generic polymorphic platform for network emulationand experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A web services based resource signaling scheme in multimedia satellite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El Fatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIDENTCOM 2008, 4th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria. 10p</w:t>
+              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356848v1</w:t>
+                <w:t xml:space="preserve">hal-00356832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First end to end IPv6 DVB-RCS systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ad-hoc and mobility architectures using satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">26th AIAA International Communications Satellite Systems (ICSSC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356843v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ad-hoc and mobility architectures using satellite communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LaasNetExp : une plateforme expérimentale pour l'émulation et les tests de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th AIAA International Communications Satellite Systems (ICSSC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States. 3p</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356844v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web services based resource signaling scheme in multimedia satellite systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LaasNetExp: a generic polymorphic platform for network emulationand experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. 7p</w:t>
+              <w:t xml:space="preserve">TRIDENTCOM 2008, 4th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356832v1</w:t>
+                <w:t xml:space="preserve">hal-00356848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS et mobilité dans un système DVB-S/RCS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">First end to end IPv6 DVB-RCS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250236v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIP-based resource allocation for interactive multimedia applications over DVB-S/RCS satellite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11341,103 +11341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service evaluation in satellite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane Tou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11456,506 +11456,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLATINE: DVB-S2/RCS enhanced testbed for next generation satellite networks</w:t>
+                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baudoin</w:t>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 11p</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356863v1</w:t>
+                <w:t xml:space="preserve">hal-00356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SATSIX: A network architecture for next generation DVB-RCS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Lecointre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linghang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses and nETworks in industrial and embedded systems, November 7-8-9, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. p. 49-56</w:t>
+              <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356854v1</w:t>
+                <w:t xml:space="preserve">hal-00356861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATSIX: A network architecture for next generation DVB-RCS systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linghang Fan</w:t>
+                <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baudoin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 22p</w:t>
+              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses and nETworks in industrial and embedded systems, November 7-8-9, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. p. 49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356861v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PLATINE: DVB-S2/RCS enhanced testbed for next generation satellite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nivor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
+              <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356850v1</w:t>
+                <w:t xml:space="preserve">hal-00356863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de mobilité dans un système satellite DVB-S/RCS</w:t>
               </w:r>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12049,64 +12049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Designing Sensor Networks with Smart Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,77 +12170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-layer anticipation of ressource allocation for multimedia applications based on SIP signaling over DVB-RCS satellite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12278,51 +12278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12416,90 +12416,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility architectures for DVB-S/RCS satellite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2th Ka band Broadband Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Naples, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12524,103 +12524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLATINE:DVB-S/RCS testbed for next generation satellite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Munich, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12658,64 +12658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'Allocation Dynamique de Ressource dans un Système Satellite DVBS/ RCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,64 +12753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Architecture over DVB-RCS satellite networks in a NGN framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12861,90 +12861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation de QdS dans un réseau satellite de nouvelle génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.483-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12995,64 +12995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duquerroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13122,90 +13122,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux hybrides satellites et terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. 2015, Michel Diaz - Guy Pujolle, 978-1-78405-084-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13223,90 +13223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite and Terrestrial Hybrid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. 2015, 978-1-84821-541-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13356,103 +13356,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive LPWAN connectivity through LEO Satellites: trading off reliability, throughput, latency, and energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afhamisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Palattella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ismail Butun; Ian F. Akyildiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Power Wide-Area Networks: Opportunities, Challenges, Risks and Threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press, 978-3-031-32934-0</w:t>
@@ -13494,51 +13494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging SDN for The 5G Networks: Trends, Prospects and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Mobile Networks (SDMN): Beyond LTE Network Architecture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-80, 2015, Mobile &amp; Wireless Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13589,51 +13589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Aircraft Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 15, pp.331-360, 2012, 978-953-51-0150-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13680,51 +13680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About QoS in DVB-S2/RCS Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13807,51 +13807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de communication multimédia et multi-réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13910,51 +13910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la Dématérialisation des Réseaux Hybrides Satellites et Terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14141,51 +14141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-reseaux-hybrides-satellites-et-terrestres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821541X.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387239934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387754277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/satellite-communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/recent-advances-in-aircraft-technology" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118900286.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748785v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3551911" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04929051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Nogalski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Belabed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Triollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanty Junosza-Szaniawski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2024-0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03694383v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04979788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pedebearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722097.3722098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633510v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oussakel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09694-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03028818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Drif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tiomela Jou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Francklin Simo Tegueu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Inzerilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Formentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Combes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05337245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Meffe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230690" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05150836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Hamdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05177153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS63373.2025.11077617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05151295v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502334v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04602752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jean-Baptiste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Silvain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN61958.2024.10621896" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502307v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou Boris Tiomela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haug Torleif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmes Justin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04054470v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04142606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gremillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Sheikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766766v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cass&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN53446.2022.9687217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekra El Fehri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Baccour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kammoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03273402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524938" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03451610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet53349.2021.9657140" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02551973v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Cherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315083v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315068v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02117365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;kra El Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01520045v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2017.7972143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570578v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460289v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2016.7548865" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El-Yousfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460084v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293482" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Capelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Capdehourat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908662v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823997v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Tou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kretzschmar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Ghassan Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPACOMM.2010.20" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250238v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356832v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nivor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghang Fan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ramos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Guerra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356864v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duquerroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03844534v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afhamisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Palattella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02197481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-reseaux-hybrides-satellites-et-terrestres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821541X.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387239934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387754277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/satellite-communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/recent-advances-in-aircraft-technology" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118900286.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04929051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Nogalski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Belabed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Triollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanty Junosza-Szaniawski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2024-0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748785v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3551911" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03694383v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04979788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pedebearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722097.3722098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633510v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oussakel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09694-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03028818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Drif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tiomela Jou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Francklin Simo Tegueu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Inzerilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Formentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05150836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Hamdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05337245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Meffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05177153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS63373.2025.11077617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05151295v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04602752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jean-Baptiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Silvain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN61958.2024.10621896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502334v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502307v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou Boris Tiomela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haug Torleif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmes Justin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04054470v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04142606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gremillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Sheikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766766v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cass&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN53446.2022.9687217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03273402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekra El Fehri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Baccour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kammoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03451610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet53349.2021.9657140" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02551973v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Cherif" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315068v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315083v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02117365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;kra El Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01520045v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2017.7972143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570578v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460289v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2016.7548865" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El-Yousfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Capelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460084v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293482" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Capdehourat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908662v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823997v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Tou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kretzschmar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Ghassan Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPACOMM.2010.20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nivor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghang Fan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Guerra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356864v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duquerroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03844534v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afhamisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Palattella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02197481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>