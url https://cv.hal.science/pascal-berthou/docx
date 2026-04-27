--- v1 (2026-04-04)
+++ v2 (2026-04-27)
@@ -1601,269 +1601,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Publish/subscribe-enabled software defined networking for efficient and scalable IoT communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 53 (9), pp.48 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2015.7263372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107652v2</w:t>
+                <w:t xml:space="preserve">hal-01633323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish/subscribe-enabled software defined networking for efficient and scalable IoT communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53 (9), pp.48 - 54. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2015.7263372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633323v1</w:t>
+                <w:t xml:space="preserve">hal-01107652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting SIP-based End-to-End Data Distribution Service QoS in WANs</w:t>
               </w:r>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5760,243 +5760,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SDN-based IoT Architecture Framework for Efficient Energy Management in Smart Buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">Testbed for Multi-access Edge Computing V2X applications prototyping and evaluation (&amp;quot;Regular paper&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ERTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866612v1</w:t>
+                <w:t xml:space="preserve">hal-04866548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testbed for Multi-access Edge Computing V2X applications prototyping and evaluation (&amp;quot;Regular paper&amp;quot;)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Cherif</w:t>
+                <w:t xml:space="preserve">A SDN-based IoT Architecture Framework for Efficient Energy Management in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse (France), France</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866548v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Estimation of LTE-A Performance</w:t>
               </w:r>
@@ -6296,265 +6296,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive resource defragmentation method for virtual links mapping in software-defined networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
+                <w:t xml:space="preserve">A Generic And Configurable Topology Discovery Service For Software Defined Wireless Multi-Hop Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunde Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Benoit Nougnanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, United States. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520045v2</w:t>
+                <w:t xml:space="preserve">hal-01583905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic And Configurable Topology Discovery Service For Software Defined Wireless Multi-Hop Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lunde Chen</w:t>
+                <w:t xml:space="preserve">A reactive resource defragmentation method for virtual links mapping in software-defined networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE LANMAN, Jun 2017, Osaka, Japan. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2017.7972143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583905v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Wireless Fog Networks using Software-Defined Networking</w:t>
               </w:r>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prithviraj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6778,51 +6778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Steiner Tree Based Approach For The Efficient Support Of Multipoint Communications In A Multi-Domain Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunde Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9367,51 +9367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-efficient Clock Synchronization Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,51 +10288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Ka Band Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10905,51 +10905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaasNetExp : une plateforme expérimentale pour l'émulation et les tests de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,51 +11026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11456,303 +11456,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">SATSIX: A network architecture for next generation DVB-RCS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Lecointre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Linghang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Plana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
+              <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356850v1</w:t>
+                <w:t xml:space="preserve">hal-00356861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATSIX: A network architecture for next generation DVB-RCS systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Ramos</w:t>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Guerra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 22p</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356861v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,51 +11816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLATINE: DVB-S2/RCS enhanced testbed for next generation satellite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12049,51 +12049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Designing Sensor Networks with Smart Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12183,51 +12183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12278,51 +12278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12455,51 +12455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2th Ka band Broadband Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Naples, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14141,51 +14141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-reseaux-hybrides-satellites-et-terrestres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821541X.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387239934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387754277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/satellite-communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/recent-advances-in-aircraft-technology" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118900286.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04929051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Nogalski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Belabed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Triollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanty Junosza-Szaniawski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2024-0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748785v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3551911" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03694383v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04979788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pedebearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722097.3722098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633510v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oussakel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09694-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03028818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Drif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tiomela Jou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Francklin Simo Tegueu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Inzerilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Formentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05150836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Hamdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05337245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Meffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05177153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS63373.2025.11077617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05151295v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04602752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jean-Baptiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Silvain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN61958.2024.10621896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502334v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502307v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou Boris Tiomela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haug Torleif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmes Justin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04054470v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04142606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gremillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Sheikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766766v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cass&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN53446.2022.9687217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03273402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekra El Fehri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Baccour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kammoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03451610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet53349.2021.9657140" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02551973v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Cherif" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315068v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315083v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02117365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;kra El Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01520045v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2017.7972143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570578v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460289v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2016.7548865" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El-Yousfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Capelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460084v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293482" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Capdehourat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908662v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823997v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Tou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kretzschmar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Ghassan Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPACOMM.2010.20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nivor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghang Fan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Guerra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356864v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duquerroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03844534v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afhamisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Palattella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02197481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-reseaux-hybrides-satellites-et-terrestres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821541X.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387239934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387754277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/satellite-communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/recent-advances-in-aircraft-technology" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118900286.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04929051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Nogalski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Belabed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Triollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanty Junosza-Szaniawski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2024-0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748785v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3551911" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03694383v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04979788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pedebearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722097.3722098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633510v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oussakel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09694-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03028818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Drif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tiomela Jou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Francklin Simo Tegueu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Inzerilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Formentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05150836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Hamdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05337245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Meffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05177153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS63373.2025.11077617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05151295v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04602752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jean-Baptiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Silvain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN61958.2024.10621896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502334v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502307v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou Boris Tiomela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haug Torleif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmes Justin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04054470v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04142606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gremillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Sheikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766766v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cass&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN53446.2022.9687217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03273402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekra El Fehri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Baccour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kammoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03451610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet53349.2021.9657140" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02551973v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Cherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315068v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315083v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02117365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;kra El Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01520045v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2017.7972143" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570578v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460289v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2016.7548865" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El-Yousfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Capelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460084v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293482" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Capdehourat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908662v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823997v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Tou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kretzschmar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Ghassan Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPACOMM.2010.20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nivor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356861v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghang Fan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ramos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Guerra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356864v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duquerroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03844534v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afhamisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Palattella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02197481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>