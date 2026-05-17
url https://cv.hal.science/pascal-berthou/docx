--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -250,321 +250,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical function placement based on service chains in multi-administrative federated networks</w:t>
+                <w:t xml:space="preserve">A wake-up strategy enabling GNSS-free NB-IoT links to sparse LEO satellite constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Nogalski</w:t>
+                <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dallal Belabed</w:t>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Triollet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24138/jcomss-2024-0117⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.21996 - 22011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2025.3551911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929051v1</w:t>
+                <w:t xml:space="preserve">hal-04748785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wake-up strategy enabling GNSS-free NB-IoT links to sparse LEO satellite constellations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical function placement based on service chains in multi-administrative federated networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Nogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dallal Belabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Zhou</w:t>
+                <w:t xml:space="preserve">Alexandre Triollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Accettura</w:t>
+                <w:t xml:space="preserve">Konstanty Junosza-Szaniawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (12), pp.21996 - 22011. </w:t>
+              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2025.3551911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24138/jcomss-2024-0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748785v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaSync: energy efficient synchronization for scalable LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -611,90 +611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Link Resource Allocation in Federated Multi-Administrative Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -754,51 +754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Oussakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 210, pp.108957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lavinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Tiomela Jou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,64 +1096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of industrial communications slices: Towards the Application Driven Networking concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,77 +1213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,64 +1343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Virtualization of the Satellite Segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,64 +1499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1601,312 +1601,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish/subscribe-enabled software defined networking for efficient and scalable IoT communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53 (9), pp.48 - 54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633323v1</w:t>
+                <w:t xml:space="preserve">hal-01107652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Publish/subscribe-enabled software defined networking for efficient and scalable IoT communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 53 (9), pp.48 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2015.7263372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107652v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting SIP-based End-to-End Data Distribution Service QoS in WANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gokhalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,407 +1973,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Architecture Multi Domiciliée dans les Réseaux Mobiles : Diminution de l'Impact de la Mobilité sur les Protocoles de Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.176</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. RNTI-SM-2, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097183v1</w:t>
+                <w:t xml:space="preserve">hal-01097189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de solutions opérationnelles d'applications DDS sur réseaux distants</w:t>
+                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-11</w:t>
+              <w:t xml:space="preserve">, 2013, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162142v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Multi Domiciliée dans les Réseaux Mobiles : Diminution de l'Impact de la Mobilité sur les Protocoles de Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+                <w:t xml:space="preserve">Analyse de solutions opérationnelles d'applications DDS sur réseaux distants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. RNTI-SM-2, pp.39-58</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097189v1</w:t>
+                <w:t xml:space="preserve">hal-01162142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting End-to-end Scalability and Real-time Event Dissemination in the OMG Data Distribution Service over Wide Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gokhalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1&amp;2), pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QoS Architecture for DVB-RCS Next Generation Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Volume 2007, pp.Article ID 58484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,329 +2608,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite and next generation networks : QoS issues</w:t>
+                <w:t xml:space="preserve">Validation of a QoS architecture for DVB/RCS satellite networks via a hardware demonstration platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Combes</w:t>
+                <w:t xml:space="preserve">Antonio Pietrabissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiziano Inzerilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Formentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (3-4), p.101-119</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (49), pp. 797-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357209v1</w:t>
+                <w:t xml:space="preserve">hal-00357207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a QoS architecture for DVB/RCS satellite networks via a hardware demonstration platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Satellite and next generation networks : QoS issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (49), pp. 797-815</w:t>
+              <w:t xml:space="preserve">Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3-4), p.101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357207v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Multi-networking: a new concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, tome 57 (7-8), p721-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,386 +2981,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on TDoA-based localization schemes for Long Range Wide Area Networks</w:t>
+                <w:t xml:space="preserve">Slotted Reinforcement Learning-based radio resource allocation in sliced 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feras Hamdan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gauthier Meffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Real-Time Distributed Computing (ISORC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Learning for Networking (MLN'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150836v1</w:t>
+                <w:t xml:space="preserve">hal-05337245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the throughput of Direct-to-Satellite Narrowband IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bologne, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCN67557.2025.11230690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slotted Reinforcement Learning-based radio resource allocation in sliced 5G networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Survey on TDoA-based localization schemes for Long Range Wide Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking (MLN'2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Real-Time Distributed Computing (ISORC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337245v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissertation digest: Designing Scalable yet Energy-Efficient Low-Power Wide-Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th IEEE International Symposium On Real-Time Distributed Computing (IEEE ISORC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3407,77 +3407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving reduced latency and energy efficiency in Direct-to-Satellite LoRaWAN communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International IEEE Conference on Factory Communication Systems (WFCS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rostock, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,77 +3511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous IoT Through Space Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Real-Time Distributed Computing (ISORC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,51 +3641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,90 +3745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable virtual network service over a multiadministrative multi-domain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Symposium On Real-Time Distributed Computing (ISORC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Carthage, Tunis, Tunisia. à paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3862,103 +3862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated SFC Placement in Sliced Collaborative Multi-Administrative Multi-Domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Triollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanty Junosza-Szaniawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Split, Croatia. pp.1-6, </w:t>
@@ -4009,90 +4009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Link Embedding in Collaborative Sliced Multi-Administrative Multi-Domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pedebearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Nogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallal Belabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGAPP Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2024, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haug Torleif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmes Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,90 +4238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight synchronization to NB-IoT enabled LEO Satellites through Doppler prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Wireless and Mobile Computing, Networking and Communications (IEEE WiMob 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4368,51 +4368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Management of Virtualized Network Service Chains in 5G Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gremillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,64 +4493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental throughput models for LoRa networks with capture effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tracing Based Model to Identify Bottlenecks in Physically Distributed Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,438 +4816,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slice Aware Non Terrestrial Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chasserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524938⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273402v1</w:t>
+                <w:t xml:space="preserve">hal-02998586v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of the Over-The-Air Activation procedure in LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chekra El Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Baccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 17th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bologna, Italy. pp.30-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMob52687.2021.9606301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMA: A traffic-aware energy efficient MAC protocol to adapt the LoRaWAN capacity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Slice Aware Non Terrestrial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lavinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Tiomela Jou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Edmonton (Virtual), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998586v3</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Distributed Tracing to Identify Inefficient Resources Composition in Cloud Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,64 +5333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Globecom 2021 - Next Generation Networks and Internet (NGNI) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Symposium on Network Computing and Applications (NCA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cambridge, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5554,64 +5554,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short: Achieving energy efficiency in dense LoRaWANs through TDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chasserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium On a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Cork, Ireland. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5684,64 +5684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5779,51 +5779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testbed for Multi-access Edge Computing V2X applications prototyping and evaluation (&amp;quot;Regular paper&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5976,217 +5976,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Estimation of LTE-A Performance</w:t>
+                <w:t xml:space="preserve">Cellular Uplink Bandwidth Prediction Based on Radio Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Oussakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">MobiWAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315068v2</w:t>
+                <w:t xml:space="preserve">hal-02315083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Uplink Bandwidth Prediction Based on Radio Measurements</w:t>
+                <w:t xml:space="preserve">Experimental Estimation of LTE-A Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Oussakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Miami beach, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315083v2</w:t>
+                <w:t xml:space="preserve">hal-02315068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRa technology: MAC layer operations and Research issues</w:t>
               </w:r>
@@ -6198,64 +6198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chékra El Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6296,464 +6296,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic And Configurable Topology Discovery Service For Software Defined Wireless Multi-Hop Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Wireless Fog Networks using Software-Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunde Chen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prithviraj Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583905v1</w:t>
+                <w:t xml:space="preserve">hal-01633337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive resource defragmentation method for virtual links mapping in software-defined networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Generic And Configurable Topology Discovery Service For Software Defined Wireless Multi-Hop Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunde Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Benoit Nougnanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, United States. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520045v2</w:t>
+                <w:t xml:space="preserve">hal-01583905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Wireless Fog Networks using Software-Defined Networking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prithviraj Patil</w:t>
+                <w:t xml:space="preserve">A reactive resource defragmentation method for virtual links mapping in software-defined networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Gokhale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. 8p., </w:t>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE LANMAN, Jun 2017, Osaka, Japan. 6p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2017.7972143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633337v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic resource defragmentation scheme for virtualized SDN-enabled substrate networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2017 IEEE 6th International Conference on Cloud Networking (CloudNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE CLOUDNET, Sep 2017, Prague, Czech Republic. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6778,90 +6778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Steiner Tree Based Approach For The Efficient Support Of Multipoint Communications In A Multi-Domain Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunde Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd IEEE Symposium on Computers and Communications ( ISCC 2017 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heraklion, Greece. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miami, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6994,77 +6994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Application Driven Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,64 +7111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing an Openflow swtich abstraction of the satellite segment to Virtual Network Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,360 +7226,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Virtual Links Resource Allocation in Software-Defined Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DDS et SDN en symbioses pour les applications dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Capelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Faten Mkacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2015 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2015, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107598v1</w:t>
+                <w:t xml:space="preserve">hal-01460084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDS et SDN en symbioses pour les applications dynamiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Francklin Simo Tegueu</w:t>
+                <w:t xml:space="preserve">Online Virtual Links Resource Allocation in Software-Defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faten Mkacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Networking 2015 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460084v2</w:t>
+                <w:t xml:space="preserve">hal-01107598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Distributed Consensus Algorithm for Monitoring and Decision Making in the IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+                <w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Smart Communications in Network Technologies. (SaCoNeT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.77 - 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2014.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004706v1</w:t>
+                <w:t xml:space="preserve">hal-01086709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Estimation of Wireless Link Performance from Medium Physical Parameters Using Support Vector Regression and k-Nearest Neighbors</w:t>
               </w:r>
@@ -7591,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Capdehourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7676,157 +7711,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Generalized Distributed Consensus Algorithm for Monitoring and Decision Making in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Conference on Smart Communications in Network Technologies. (SaCoNeT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilanova i la Geltrú, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086709v1</w:t>
+                <w:t xml:space="preserve">hal-01004706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Estimation of Wireless Link Performance from Medium Physical Parameters Using Support Vector Regression and k-Nearest Neighbors</w:t>
               </w:r>
@@ -7838,51 +7838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Capdehourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7914,856 +7914,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908662v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and Event Based Analysis of Dynamic Wireless Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improvement of PEAR signaling in energy efficient Delay Tolerant Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network and Service Management ( CNSM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp. 175 -179</w:t>
+              <w:t xml:space="preserve">Wireless Days 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823997v2</w:t>
+                <w:t xml:space="preserve">hal-00847526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of PEAR signaling in energy efficient Delay Tolerant Wireless Sensor Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessment and Event Based Analysis of Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Valence, Spain. 6p</w:t>
+              <w:t xml:space="preserve">International Conference on Network and Service Management ( CNSM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp. 175 -179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847526v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Which Transport Protocol for Hybrid Terrestrial and Satellite Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsane Tou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Planchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.105</w:t>
+              <w:t xml:space="preserve">Personal Satellite Services, PSATS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bradford, United Kingdom. paper 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747432v1</w:t>
+                <w:t xml:space="preserve">hal-00659863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Transport Protocol for Hybrid Terrestrial and Satellite Systems?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihsane Tou</w:t>
+                <w:t xml:space="preserve">Analyse de solutions pour la mise en oeuvre d'applications DDS sur réseaux grande distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Satellite Services, PSATS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bradford, United Kingdom. paper 30</w:t>
+              <w:t xml:space="preserve">CFIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659863v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing The Upcoming Ubiquitous Computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Architecture Multi Domiciliée dans les Réseaux Mobiles : Diminution de l'Impact de la mobilité sur les Protocoles de Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. 4p</w:t>
+              <w:t xml:space="preserve">NOTERE/CFIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692544v1</w:t>
+                <w:t xml:space="preserve">hal-00741935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Multi Domiciliée dans les Réseaux Mobiles : Diminution de l'Impact de la mobilité sur les Protocoles de Transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Managing The Upcoming Ubiquitous Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE/CFIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France</w:t>
+              <w:t xml:space="preserve">CNSM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741935v1</w:t>
+                <w:t xml:space="preserve">hal-00692544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metric for evaluating density level of wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Akl</w:t>
+                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661015v1</w:t>
+                <w:t xml:space="preserve">hal-00595064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Low Cost PC-based Simulators for Education and Training Purpose Using DDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A metric for evaluating density level of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer as a Tool, EUROCON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.103</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595064v1</w:t>
+                <w:t xml:space="preserve">hal-00661015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of self-organization in ad-hoc networks</w:t>
               </w:r>
@@ -8775,51 +8775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking, Sensing and Control (ICNSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Delft, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8857,51 +8857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Stochastic Petri Net Model for End-to-End Network QoS Provisioning in Middleware-based Multimedia and Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8952,51 +8952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEO-LOCALIZATION TO ENHANCE SCTP HANDOVER IN PUBLIC TRANSPORTS BETWEEN SATELLITE NETWORKS AND WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9086,51 +9086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Ghassan Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vilanova i la Geltrú, Spain. pp.150-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9158,922 +9158,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
+                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jun 2010, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510857v1</w:t>
+                <w:t xml:space="preserve">hal-00472551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
+                <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fairfax, VA, United States. p.33 - 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2010.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510858v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-efficient Clock Synchronization Protocol for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Labit</w:t>
+                <w:t xml:space="preserve">Investigating Several Wireless Technologies to Build a Heteregeneous Network for the In-Flight Entertainment System inside an Aircraft Cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. 5p</w:t>
+              <w:t xml:space="preserve">Wireless and Mobile Communications (ICWMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Spain. pp.532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544972v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Model for Synchronizing Temporal Streams on HLA based Distributed Multimedia Applications Using HTSPN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An Energy-efficient Clock Synchronization Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conferences on Advances in Multimedia (MMEDIA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Wireless Days 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMEDIA.2010.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472551v2</w:t>
+                <w:t xml:space="preserve">hal-00544972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-enabled ANFIS Dead Reckoning Algorithm for Distributed Interactive Simulation</w:t>
+                <w:t xml:space="preserve">Survey study of the QoS Management in Distributed Interactive Simulation Through Dead Reckoning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Simulation and Real Time Applications (DS-RT), 2010 IEEE/ACM 14th International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DS-RT.2010.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00537501v1</w:t>
+                <w:t xml:space="preserve">hal-00510858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Several Wireless Technologies to Build a Heteregeneous Network for the In-Flight Entertainment System inside an Aircraft Cabin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Akl</w:t>
+                <w:t xml:space="preserve">Addressing the Challenge of Distributed Interactive Simulation With Data Distribution Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Mobile Communications (ICWMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Spain. pp.532-537</w:t>
+              <w:t xml:space="preserve">2010 Euro Simulation Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661013v1</w:t>
+                <w:t xml:space="preserve">hal-00510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is SCTP Able to Compete with TCP on a QoS-aware Satellite Network ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Satellite and Space Communications (SPACOMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533243v1</w:t>
+                <w:t xml:space="preserve">hal-00472541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How is SCTP Able to Compete with TCP on a QoS-aware Satellite Network ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Satellite and Space Communications (SPACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Athens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPACOMM.2010.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472541v1</w:t>
+                <w:t xml:space="preserve">hal-00533243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic QoS Configuration of a DVB-RCS Satellite Terminal for SIPbased Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,64 +10163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Pacific workshop on structural health monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan</w:t>
@@ -10262,51 +10262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Terminal Quality of Service Management with AQM Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10357,77 +10357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10508,51 +10508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Ka Band Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10571,739 +10571,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS et mobilité dans un système DVB-S/RCS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">LaasNetExp : une plateforme expérimentale pour l'émulation et les tests de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+                <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250236v1</w:t>
+                <w:t xml:space="preserve">hal-00250238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web services based resource signaling scheme in multimedia satellite systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">LaasNetExp: a generic polymorphic platform for network emulationand experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. 7p</w:t>
+              <w:t xml:space="preserve">TRIDENTCOM 2008, 4th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356832v1</w:t>
+                <w:t xml:space="preserve">hal-00356848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ad-hoc and mobility architectures using satellite communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First end to end IPv6 DVB-RCS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th AIAA International Communications Satellite Systems (ICSSC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States. 3p</w:t>
+              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356844v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaasNetExp : une plateforme expérimentale pour l'émulation et les tests de réseaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ad-hoc and mobility architectures using satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">26th AIAA International Communications Satellite Systems (ICSSC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250238v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaasNetExp: a generic polymorphic platform for network emulationand experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A web services based resource signaling scheme in multimedia satellite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El Fatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRIDENTCOM 2008, 4th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria. 10p</w:t>
+              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356848v1</w:t>
+                <w:t xml:space="preserve">hal-00356832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First end to end IPv6 DVB-RCS systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">QoS et mobilité dans un système DVB-S/RCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Satellite Mobile Systems Conference (ASMS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356843v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIP-based resource allocation for interactive multimedia applications over DVB-S/RCS satellite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11341,103 +11341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of service evaluation in satellite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsane Tou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11456,506 +11456,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATSIX: A network architecture for next generation DVB-RCS systems</w:t>
+                <w:t xml:space="preserve">PLATINE: DVB-S2/RCS enhanced testbed for next generation satellite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linghang Fan</w:t>
+                <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baudoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.A. Guerra</w:t>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 22p</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356861v1</w:t>
+                <w:t xml:space="preserve">hal-00356863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
+              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses and nETworks in industrial and embedded systems, November 7-8-9, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. p. 49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356850v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses and nETworks in industrial and embedded systems, November 7-8-9, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. p. 49-56</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356854v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLATINE: DVB-S2/RCS enhanced testbed for next generation satellite networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">SATSIX: A network architecture for next generation DVB-RCS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linghang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nivor</w:t>
+                <w:t xml:space="preserve">J.A. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on IP Networking over Next-generation Satellite Systems (INNSS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 11p</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356863v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de mobilité dans un système satellite DVB-S/RCS</w:t>
               </w:r>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12049,64 +12049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Designing Sensor Networks with Smart Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,77 +12170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-layer anticipation of ressource allocation for multimedia applications based on SIP signaling over DVB-RCS satellite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12278,51 +12278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12416,90 +12416,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility architectures for DVB-S/RCS satellite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2th Ka band Broadband Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Naples, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12524,103 +12524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLATINE:DVB-S/RCS testbed for next generation satellite networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Munich, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12658,64 +12658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'Allocation Dynamique de Ressource dans un Système Satellite DVBS/ RCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nivor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,64 +12753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Architecture over DVB-RCS satellite networks in a NGN framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12861,90 +12861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation de QdS dans un réseau satellite de nouvelle génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.483-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12995,64 +12995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duquerroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13122,90 +13122,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux hybrides satellites et terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. 2015, Michel Diaz - Guy Pujolle, 978-1-78405-084-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13223,90 +13223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite and Terrestrial Hybrid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. 2015, 978-1-84821-541-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13356,103 +13356,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive LPWAN connectivity through LEO Satellites: trading off reliability, throughput, latency, and energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afhamisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Palattella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ismail Butun; Ian F. Akyildiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Power Wide-Area Networks: Opportunities, Challenges, Risks and Threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press, 978-3-031-32934-0</w:t>
@@ -13494,51 +13494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging SDN for The 5G Networks: Trends, Prospects and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Mobile Networks (SDMN): Beyond LTE Network Architecture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-80, 2015, Mobile &amp; Wireless Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13589,51 +13589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Aircraft Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 15, pp.331-360, 2012, 978-953-51-0150-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13680,51 +13680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About QoS in DVB-S2/RCS Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13807,51 +13807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de communication multimédia et multi-réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13910,51 +13910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la Dématérialisation des Réseaux Hybrides Satellites et Terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14141,51 +14141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-reseaux-hybrides-satellites-et-terrestres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821541X.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387239934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387754277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/satellite-communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/recent-advances-in-aircraft-technology" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118900286.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04929051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Nogalski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Belabed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Triollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanty Junosza-Szaniawski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2024-0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748785v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3551911" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03694383v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04979788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pedebearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722097.3722098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633510v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oussakel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09694-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03028818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Drif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tiomela Jou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Francklin Simo Tegueu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Inzerilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Formentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05150836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Hamdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05337245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Meffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05177153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS63373.2025.11077617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05151295v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04602752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jean-Baptiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Silvain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN61958.2024.10621896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502334v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502307v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou Boris Tiomela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haug Torleif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmes Justin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04054470v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04142606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gremillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Sheikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766766v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cass&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN53446.2022.9687217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03273402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekra El Fehri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Baccour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kammoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03451610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet53349.2021.9657140" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02551973v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Cherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315068v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315083v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02117365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;kra El Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01520045v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2017.7972143" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570578v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460289v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2016.7548865" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El-Yousfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Capelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460084v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293482" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Capdehourat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908662v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823997v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Tou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kretzschmar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Ghassan Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPACOMM.2010.20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250236v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nivor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356861v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghang Fan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ramos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Guerra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356864v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duquerroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03844534v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afhamisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Palattella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02197481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-reseaux-hybrides-satellites-et-terrestres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821541X.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387239934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387754277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/satellite-communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/recent-advances-in-aircraft-technology" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118900286.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748785v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3551911" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04929051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Nogalski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Belabed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Triollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanty Junosza-Szaniawski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2024-0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03694383v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04979788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pedebearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3722097.3722098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633510v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oussakel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09694-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03028818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Drif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tiomela Jou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Francklin Simo Tegueu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Gokhale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7263372" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gokhalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Schmidtc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.03.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Inzerilli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Formentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Combes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05337245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Meffe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230690" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05150836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Hamdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05177153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS63373.2025.11077617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05151295v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04602752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jean-Baptiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Silvain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN61958.2024.10621896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502334v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721844" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04502307v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jou Boris Tiomela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haug Torleif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmes Justin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04054470v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04142606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gremillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Sheikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766766v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cass&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN53446.2022.9687217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02998586v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekra El Fehri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Baccour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kammoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob52687.2021.9606301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03273402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524938" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03451610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet53349.2021.9657140" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02551973v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM49955.2020.00019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Cherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315083v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02315068v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02117365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;kra El Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithviraj Patil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01583905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01520045v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2017.7972143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570578v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460289v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2016.7548865" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El-Yousfi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01460084v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293482" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Capelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Capdehourat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908662v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823997v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Tou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Planchou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kretzschmar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Ghassan Hasan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472551v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMEDIA.2010.41" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2010.13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510858v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPACOMM.2010.20" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquemin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudoin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250238v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356832v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fatni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nivor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudoin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghang Fan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ramos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Guerra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356864v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duquerroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191256v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03844534v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afhamisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Palattella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161569v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02197481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>