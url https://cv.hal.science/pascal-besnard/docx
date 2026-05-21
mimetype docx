--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2167,2243 +2167,2243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-Dash Mode-Locked Laser as a Source for 56-Gb/s DQPSK Modulation in WDM Multicast Applications</w:t>
+                <w:t xml:space="preserve">Up to 427 GHz All Optical Frequency Down-Conversion Clock Recovery Based on Quantum-Dash Fabry―Perot Mode-Locked Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Trung Le</w:t>
+                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Borgne</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2106116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.609-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2011.2108262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580989v1</w:t>
+                <w:t xml:space="preserve">hal-00591820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to 427 GHz All Optical Frequency Down-Conversion Clock Recovery Based on Quantum-Dash Fabry―Perot Mode-Locked Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum-Dash Mode-Locked Laser as a Source for 56-Gb/s DQPSK Modulation in WDM Multicast Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
+                <w:t xml:space="preserve">Eric Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (4), pp.609-615. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (7), pp.453-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2011.2108262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2106116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591820v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly nonlinear As2Se3-based chalcogenide photonic crystal fiber for midinfrared supercontinuum generation</w:t>
+                <w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Cherif</w:t>
+                <w:t xml:space="preserve">Krzysztof Bondarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+                <w:t xml:space="preserve">Yann Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam P. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3488042⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608841v1</w:t>
+                <w:t xml:space="preserve">hal-01158017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Bondarczuk</w:t>
+                <w:t xml:space="preserve">Bidirectional 2.5-Gb/s WDM-PON Using FP-LDs Wavelength-Locked by a Multiple-Wavelength Seeding Source Based on a Mode-Locked Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Boucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Reid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Kazmierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), pp.733-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2044569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158017v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional 2.5-Gb/s WDM-PON Using FP-LDs Wavelength-Locked by a Multiple-Wavelength Seeding Source Based on a Mode-Locked Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Highly nonlinear As2Se3-based chalcogenide photonic crystal fiber for midinfrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kazmierski</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (11), pp.733-735. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (9), pp.095002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2044569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3488042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497264v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 Gbit/s downstream capacity of cost-effective colourless WDM-PON based on injection-locked Fabry-Pérot lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Tuning of the critical feedback level in 1.55-μm quantum dash semiconductor laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader A. Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Yi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2009.1678⟩</w:t>
+              <w:t xml:space="preserve">IET Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (6), pp.242-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-opt.2009.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497261v1</w:t>
+                <w:t xml:space="preserve">hal-00501877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the critical feedback level in 1.55-μm quantum dash semiconductor laser diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chang-Yi Lin</w:t>
+                <w:t xml:space="preserve">Power- or frequency-driven hysteresis for continuous-wave optically injected distributed-feedback semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-opt.2009.0037⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol.17 (Issue 11), pp.9288-9299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.009288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501877v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power- or frequency-driven hysteresis for continuous-wave optically injected distributed-feedback semiconductor lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">30 Gbit/s downstream capacity of cost-effective colourless WDM-PON based on injection-locked Fabry-Pérot lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vol.17 (Issue 11), pp.9288-9299. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (18), pp.948-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.009288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2009.1678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429796v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive measurement technique of relative intensity noise and laser characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization between optically injected semiconductor lasers on undamped relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuations and noise letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol.8 (Issue 1), pp.L81-L86. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.40 (Issue 2-4), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219477508004283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-007-9175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351050v1</w:t>
+                <w:t xml:space="preserve">hal-00429082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization between optically injected semiconductor lasers on undamped relaxation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+                <w:t xml:space="preserve">Highly sensitive measurement technique of relative intensity noise and laser characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-007-9175-4⟩</w:t>
+              <w:t xml:space="preserve">Fluctuations and noise letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.8 (Issue 1), pp.L81-L86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477508004283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429082v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the impact of optical injection on vital parameters of a gain-switched pulse source</w:t>
+                <w:t xml:space="preserve">Simultaneous measurement of anomalous group velocity dispersion and nonlinear coefficient in optical fibers using soliton effect compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince M. Anandarajah</w:t>
+                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisling M. Clarke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">L. Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol.277 (Issue 1), pp.150-155. </w:t>
+              <w:t xml:space="preserve">, 2007, Vol.278 (Issue 1), pp.60-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.04.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265313v1</w:t>
+                <w:t xml:space="preserve">hal-00264790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of anomalous group velocity dispersion and nonlinear coefficient in optical fibers using soliton effect compression</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the impact of optical injection on vital parameters of a gain-switched pulse source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Thual</w:t>
+                <w:t xml:space="preserve">Prince M. Anandarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Provino</w:t>
+                <w:t xml:space="preserve">Aisling M. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam P. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol.278 (Issue 1), pp.60-65. </w:t>
+              <w:t xml:space="preserve">, 2007, Vol.277 (Issue 1), pp.150-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264790v1</w:t>
+                <w:t xml:space="preserve">hal-00265313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Injection Map of Semiconductor Laser Submitted to Filtered Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of a pulsed regime observed with a frequency-shifted-feedback fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.23 (Issue 7), pp.1302-1311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079334v1</w:t>
+                <w:t xml:space="preserve">hal-00155658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of a pulsed regime observed with a frequency-shifted-feedback fiber laser</w:t>
+                <w:t xml:space="preserve">Electron wave functions in diamond and zinc-blende semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Maran</w:t>
+                <w:t xml:space="preserve">Dmitri L. Boïko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.73 (Issue 3), pp.035204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155658v1</w:t>
+                <w:t xml:space="preserve">hal-00079242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron wave functions in diamond and zinc-blende semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Simple method to obtain symmetry harmonics of point groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri L. Boïko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035204⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.125 (Issue 9), pp.094104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2338040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079242v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method to obtain symmetry harmonics of point groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Feron</w:t>
+                <w:t xml:space="preserve">Generation of Transform-Limited Pulses Employing An Actively Mode-locked Semiconductor Laser With A Linearly Chirped External Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2338040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.18 (Issue 24), pp.2668-2670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2006.887794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147061v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Passive Mode-Locking of a Single-Frequency Semiconductor Laser Submitted to Nonlinear Optical Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay I. Zheludev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol.42 (Issue 12), pp.1185-1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JQE.2006.882878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Transform-Limited Pulses Employing An Actively Mode-locked Semiconductor Laser With A Linearly Chirped External Cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Experimental Injection Map of Semiconductor Laser Submitted to Filtered Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.38 (Num.4-6), pp.411-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-006-0040-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2006.887794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser line shape and spectral density of frequency noise</w:t>
               </w:r>
@@ -4415,51 +4415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy M. Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,64 +4640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Intensity Noise of Multi-wavelength Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,459 +4768,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate micro-lens to improve coupling between laser diodes and singlemode fibres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillating Bubbles at the Tips of Optical Fibers in Liquid Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+                <w:t xml:space="preserve">K.-F. Mac Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gautreau</w:t>
+                <w:t xml:space="preserve">V. A. Fedotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caledec</w:t>
+                <w:t xml:space="preserve">S. Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guignard</w:t>
+                <w:t xml:space="preserve">B. F. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Zheludev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20030986⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.68 (n°2), pp.027301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.027301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145951v1</w:t>
+                <w:t xml:space="preserve">hal-00145947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating Bubbles at the Tips of Optical Fibers in Liquid Nitrogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erbium-doped Fiber Laser Simultaneously Mode-locked on More than 24 Wavelengths at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Maran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.28 (Issue 21), pp.2082-2084</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145947v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped Fiber Laser Simultaneously Mode-locked on More than 24 Wavelengths at Room Temperature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appropriate micro-lens to improve coupling between laser diodes and singlemode fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caledec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.39 (Issue 21), pp.1504-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20030986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145953v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase and Spectral Properties of Optically Injected Semiconductor Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bondiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5413,64 +5413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-band Multi-wavelength Frequency-shifted Erbium-doped Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5529,64 +5529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Simple pour Exprimer les Harmoniques Cubiques en Fonction des Harmoniques Sphériques: Application au Groupe Td</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri L. Boïko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy M. Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,319 +5794,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies Intra et Intermodales d'un Laser à Semi-conducteurs Soumis à Injection Optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy M. Stéphan</w:t>
+                <w:t xml:space="preserve">Scénarios Dynamiques d'une Fibre Dopée Erbium Fonctionnant sur Deux Longueurs d'Onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Vol.12 (n°5), pp.323-314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020175⟩</w:t>
+              <w:t xml:space="preserve">, 2002, Vol.12 (n°5), pp.179-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146373v1</w:t>
+                <w:t xml:space="preserve">hal-00146367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios Dynamiques d'une Fibre Dopée Erbium Fonctionnant sur Deux Longueurs d'Onde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Bérisson</w:t>
+                <w:t xml:space="preserve">Cartographies Intra et Intermodales d'un Laser à Semi-conducteurs Soumis à Injection Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy M. Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Vol.12 (n°5), pp.179-182. </w:t>
+              <w:t xml:space="preserve">, 2002, Vol.12 (n°5), pp.323-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146367v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of External Cavities on Laser Spectra: Application to a Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,834 +6359,834 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-scale chlorophyll fluorescence LiDAR development and preliminary results for field measurements</w:t>
+                <w:t xml:space="preserve">Contribution to metrological corrections of a high spectral resolution mid infrared spectral imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Page</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 25th Anniversary International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icton67126.2025.11125469⟩</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icton67126.2025.11125109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233320v1</w:t>
+                <w:t xml:space="preserve">hal-05233372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to metrological corrections of a high spectral resolution mid infrared spectral imager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Leaf-scale chlorophyll fluorescence LiDAR development and preliminary results for field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 25th Anniversary International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icton67126.2025.11125109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icton67126.2025.11125469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233372v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration d’un vélocimètre dans l’Infrarouge Moyen</w:t>
+                <w:t xml:space="preserve">LWIR Photonic Doppler Velocimetry system for shock and detonation sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">PDV Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Las Végas, Nevada (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167126v1</w:t>
+                <w:t xml:space="preserve">hal-05167719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LWIR Photonic Doppler Velocimetry system for shock and detonation sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vélocimétrie et Singular Spectrum Analysis (SSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luiz Poffo</w:t>
+                <w:t xml:space="preserve">Yohan Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDV Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Las Végas, Nevada (NV), United States</w:t>
+              <w:t xml:space="preserve">Journées VH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167719v1</w:t>
+                <w:t xml:space="preserve">hal-05167844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélocimétrie et Singular Spectrum Analysis (SSA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la vitesse de choc à 9,5 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yohan Barbarin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées VH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167844v1</w:t>
+                <w:t xml:space="preserve">hal-05167804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de choc à 9,5 µm</w:t>
+                <w:t xml:space="preserve">Démonstration d’un vélocimètre dans l’Infrarouge Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées VH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167804v1</w:t>
+                <w:t xml:space="preserve">hal-05167126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a long wave infrared photonic Doppler velocimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,295 +7257,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared speckle reduction technique for hyperspectral imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Page</w:t>
+                <w:t xml:space="preserve">Low frequency noise blue external cavity diode laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.121380F, </w:t>
+              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics X, SPIE Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2621961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090141v1</w:t>
+                <w:t xml:space="preserve">hal-04182868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise blue external cavity diode laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Congar</w:t>
+                <w:t xml:space="preserve">Mid-infrared speckle reduction technique for hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics X, SPIE Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.28, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.121380F, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2621817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182868v1</w:t>
+                <w:t xml:space="preserve">hal-04090141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d'une diode laser à cavité externe émettant à 420 nm sur un anneau de fibre</w:t>
               </w:r>
@@ -8401,243 +8401,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du gain Brillouin par spectroscopie en cavité résonante sondée par un signal à dérive de fréquence</w:t>
+                <w:t xml:space="preserve">Relative Intensity Noise in a Multi-Stokes Brillouin Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananthu Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Balakireva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schadrac Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on OptoMechanics and Brillouin Scattering: Fondamentals, Applications and Technologies (WOMBAT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378375v1</w:t>
+                <w:t xml:space="preserve">hal-01960151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Intensity Noise in a Multi-Stokes Brillouin Laser</w:t>
+                <w:t xml:space="preserve">Caractérisation du gain Brillouin par spectroscopie en cavité résonante sondée par un signal à dérive de fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananthu Sebastian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Schadrac Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on OptoMechanics and Brillouin Scattering: Fondamentals, Applications and Technologies (WOMBAT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960151v1</w:t>
+                <w:t xml:space="preserve">hal-02378375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin Gain Characterization by Cavity Ringdown Spectroscopy</w:t>
               </w:r>
@@ -8779,51 +8779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Transparent Optical Networks (ICTON 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8896,51 +8896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9309,532 +9309,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de données et laser à cascade quantique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Méthode de compensation hétérodyne du bruit de fréquence d’un peigne de modes de diode laser à blocage de modes actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Sahni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P O'Duill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 17ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Mar 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583610v1</w:t>
+                <w:t xml:space="preserve">hal-02400561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de compensation hétérodyne du bruit de fréquence d’un peigne de modes de diode laser à blocage de modes actif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Omar Sahni</w:t>
+                <w:t xml:space="preserve">Phase variance reduction of high order Stokes lines in Brillouin fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schadrac Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananthu Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sean P O'Duill</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400561v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase variance reduction of high order Stokes lines in Brillouin fiber lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+                <w:t xml:space="preserve">Ultra-high resolution programmable arbitrary optical filter: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schadrac Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies (WOMBAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296524v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high resolution programmable arbitrary optical filter: design and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission de données et laser à cascade quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pohardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Dogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Jaouën</w:t>
+                <w:t xml:space="preserve">Sylvain Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. L. Yi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Optomechanics and Brillouin Scattering: Fundamentals, Applications and Technologies (WOMBAT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 17ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412304v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du bruit d'intensité par effet de cascade dans un laser Brillouin multi-Stokes</w:t>
               </w:r>
@@ -9872,51 +9872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Larochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10329,51 +10329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch-on time of reflective semiconductor optical amplifier submitted to strong optical filtered feedback with long delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10569,161 +10569,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin fiber laser using As38Se62 suspended-core chalcogenide fiber</w:t>
+                <w:t xml:space="preserve">Lasers Brillouin à fibre microstructurée en verre de chalcogénure à très faibles seuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Hey Tow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.6-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696079v1</w:t>
+                <w:t xml:space="preserve">hal-00789482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in very highly nonlinear chalcogenide photonic crystal fibers and their applications</w:t>
               </w:r>
@@ -10837,929 +10828,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers Brillouin à fibre microstructurée en verre de chalcogénure à très faibles seuils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear applications of chalcogenide photonic crystal fibers at 1550 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Hey Tow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Perrine Toupin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.6-8</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Non-Oxide and New Optical Glasses, IS(NOG)2 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Saint-Malo, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789482v1</w:t>
+                <w:t xml:space="preserve">hal-00744833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear applications of chalcogenide photonic crystal fibers at 1550 nm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">6 mW and 30 mW laser threshold for respectively 1st and 2nd Brillouin Stokes order in a Ge10As24Se68 chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Hey Tow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Non-Oxide and New Optical Glasses, IS(NOG)2 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th European Conference and Exhibition on Optical Communication (ECOC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.Tu.4.F.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECEOC.2012.Tu.4.F.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744833v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6 mW and 30 mW laser threshold for respectively 1st and 2nd Brillouin Stokes order in a Ge10As24Se68 chalcogenide fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First demonstration of a 12 DFB fiber laser array on a 100 GHz ITU grid, for underwater acoustic sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Hey Tow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Méchin</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Conference and Exhibition on Optical Communication (ECOC 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECEOC.2012.Tu.4.F.3⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. pp.84390J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.921827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789486v1</w:t>
+                <w:t xml:space="preserve">hal-00789326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demonstration of a 12 DFB fiber laser array on a 100 GHz ITU grid, for underwater acoustic sensing application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin fiber laser using As38Se62 suspended-core chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Hey Tow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pureur</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. pp.84390J, </w:t>
+              <w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. pp.842611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.921827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.921821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789326v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes méthodes de mesure du RIN d'un laser DFB à fibre dopée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase sensitivity to axial strain of microstrustured optical silica fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mugnier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bergogne</w:t>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Molin</w:t>
+                <w:t xml:space="preserve">Achille Monteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méchin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes de la SFO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Optical Fiber Sensors (OFS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa, Canada. pp.77533S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.884793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651707v1</w:t>
+                <w:t xml:space="preserve">hal-00597340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase sensitivity to axial strain of microstrustured optical silica fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Léguillon</w:t>
+                <w:t xml:space="preserve">Génération d'onde stokes du second ordre et effet laser dans une fibre optique a cœur suspendu en verre de chalcogénure AsSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Hey Tow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Achille Monteville</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méchin David</w:t>
+                <w:t xml:space="preserve">Périne Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Optical Fiber Sensors (OFS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Marseille 2011 - 30è Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.227-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597340v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'onde stokes du second ordre et effet laser dans une fibre optique a cœur suspendu en verre de chalcogénure AsSe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+                <w:t xml:space="preserve">Comparaison de différentes méthodes de mesure du RIN d'un laser DFB à fibre dopée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périne Toupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+                <w:t xml:space="preserve">Stéphanie Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011 - 30è Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.227-229</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648765v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une faible contre-réaction optique sur des lasers à fibre DFB pour applications capteurs</w:t>
               </w:r>
@@ -11771,64 +11771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Hey Tow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11864,752 +11864,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to 425 GHz All Optical Frequency Down‐Conversion Clock Recovery Based on Quantum Dash Fabry‐Perot Mode‐Locked Laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+                <w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs a fils quantiques pour la réalisation de sources telecom accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2010 (OFC/NFOEC 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488881v1</w:t>
+                <w:t xml:space="preserve">hal-00589384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs a fils quantiques pour la réalisation de sources telecom accordables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization controlled quantum dashes VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.15-17</w:t>
+              <w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589384v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization controlled quantum dashes VCSELs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Quantum-dash mode-locked laser source for wavelength-tunable 56 Gbit/s DQPSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Ben M'Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Conference on Optical Communication (ECOC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Turin, Italy. pp.Mo.1.F.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485721v1</w:t>
+                <w:t xml:space="preserve">hal-00569382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-dash mode-locked laser source for wavelength-tunable 56 Gbit/s DQPSK</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Borgne</w:t>
+                <w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs à fils quantiques pour les applications télécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Conference on Optical Communication (ECOC 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2010 : 29e journées nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569382v1</w:t>
+                <w:t xml:space="preserve">hal-00565930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs à fils quantiques pour les applications télécom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Up to 425 GHz All Optical Frequency Down‐Conversion Clock Recovery Based on Quantum Dash Fabry‐Perot Mode‐Locked Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2010 : 29e journées nationales d'optique guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2010 (OFC/NFOEC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego (CA), United States. pp.PDPC4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2010.PDPC4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565930v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable and Variable Clock Generation up to 1.2 THz by Filtering an Actively Mode-Locked 42.5 GHz Quantum Dash Fabry-Perot Laser with a Reconfigurable Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2010 (OFC/NFOEC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego (CA), United States. pp.OWU2, </w:t>
@@ -12641,1115 +12641,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24 channels colorless WDM-PON with L-band 10 Gb/s downstream and C-band 2.5 Gb/s upstream using multiple-wavelengths seeding sources based on mode-locked lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Using optical injection of Fabry-Perot lasers for high-speed access in optical telecommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2010 (OFC/NFOEC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, San Diego (CA), United States. pp.OThG6, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77202D, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2010.OThG6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.855133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497262v1</w:t>
+                <w:t xml:space="preserve">hal-00497263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using optical injection of Fabry-Perot lasers for high-speed access in optical telecommunications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">24 channels colorless WDM-PON with L-band 10 Gb/s downstream and C-band 2.5 Gb/s upstream using multiple-wavelengths seeding sources based on mode-locked lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77202D, </w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2010 (OFC/NFOEC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego (CA), United States. pp.OThG6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.855133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2010.OThG6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497263v1</w:t>
+                <w:t xml:space="preserve">hal-00497262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical injection of quantum dot and quantum dash semiconductor lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Propriété en modulation de laser Fabry-Perot verrouillé en longueur d'onde par injection optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lelarge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / European Quantum Electronics Conference 2009 (CLEO Europe/EQEC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.183-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496853v1</w:t>
+                <w:t xml:space="preserve">hal-00497255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture WDM-PON achromatique utilisant des lasers Fabry-Perot verrouillés en longueur d'onde par injection optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Bidirectional Transmission in Colourless WDM-PON based on Injection-Locked Fabry-Perot Laser at 2.5 Gbit/s using Low-Cost Seeding Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.104-106</w:t>
+              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienne, Austria. pp.6.5.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497256v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de mesure de largeur de raie d'un laser utilisant la rétrodiffusion de Rayleigh dans une fibre optique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Optical injection of quantum dot and quantum dash semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / European Quantum Electronics Conference 2009 (CLEO Europe/EQEC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.CB9.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5191534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497254v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the critical feedback level in 1.5 μm quantum dot semiconductor lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chang-Yi Lin</w:t>
+                <w:t xml:space="preserve">Architecture WDM-PON achromatique utilisant des lasers Fabry-Perot verrouillés en longueur d'onde par injection optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, United Kingdom</w:t>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536749v1</w:t>
+                <w:t xml:space="preserve">hal-00497256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété en modulation de laser Fabry-Perot verrouillé en longueur d'onde par injection optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode de mesure de largeur de raie d'un laser utilisant la rétrodiffusion de Rayleigh dans une fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Léguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.183-185</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497255v1</w:t>
+                <w:t xml:space="preserve">hal-00497254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Transmission in Colourless WDM-PON based on Injection-Locked Fabry-Perot Laser at 2.5 Gbit/s using Low-Cost Seeding Source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Tuning of the critical feedback level in 1.5 μm quantum dot semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader A. Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Yi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienne, Austria. pp.6.5.1</w:t>
+              <w:t xml:space="preserve">SIOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497260v1</w:t>
+                <w:t xml:space="preserve">hal-00536749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16x2.5 Gbit/s Downstream Transmission in Colorless WDM-PON based on Injection-Locked Fabry-Perot Laser Diode using a single Quantum Dash mode-locked Fabry-Perot laser as multi-wavelength seeding source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13791,103 +13791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical clock generation at 170 GHz from a 42.5 GHz Quantum Dash Fabry Perot actively mode-locked laser filtered by a tunable multi-line notch filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe / European Quantum Electronic Conference 2009 (CLEO-Europe/EQEC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.PDA.2, </w:t>
@@ -13925,90 +13925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method to measure laser linewidth using intensity noise spectrum based on Rayleigh Backscattering effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14059,103 +14059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Dependence of the Linewidth Enhancement Factor onto an externally injected optical signal for locked Fabry-Perot Laser Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro Optics / European Quantum Electronics Conference 2009 (CLEO Europe/EQEC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.CB9.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14183,4635 +14183,4648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan d'une liaison infrarouge dans un environnement domestique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+                <w:t xml:space="preserve">Laser Fabry-Perot verrouillé en longueur d'onde par injection optique pour le réseau d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27è Journées Nationales d’Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.278-280</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389212v1</w:t>
+                <w:t xml:space="preserve">hal-00497252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Fabry-Perot verrouillé en longueur d'onde par injection optique pour le réseau d'accès</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497252v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989911v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
+              <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496867v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+                <w:t xml:space="preserve">Colorless Components for WDM-based Optical Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496864v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorless Components for WDM-based Optical Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Synchronization, Noise and Coherency in lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-45</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497253v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization, Noise and Coherency in lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69970S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502356v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+                <w:t xml:space="preserve">Le bilan d'une liaison infrarouge dans un environnement domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tortelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27è Journées Nationales d’Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.278-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958630v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275105v1</w:t>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linewidth Enhancement Factor of Semiconductor Lasers: Results from Round-Robin Measurements in COST 288</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization between optically injected semiconductor lasers on different dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.CThK1</w:t>
+              <w:t xml:space="preserve">2007 international workshop on PHysics and Applications of SEmiconductor lasers (PHASE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015833v1</w:t>
+                <w:t xml:space="preserve">hal-00289862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'aube du cinquantenaire du premier laser : entre découvertes et ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Applications Industrielles de l'Optique (NAIO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Synchronization in optically injected semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics 2007 / International Conference on Lasers, Applications, and Technologies 2007 (ICONO/LAT 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization between optically injected semiconductor lasers on different dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 international workshop on PHysics and Applications of SEmiconductor lasers (PHASE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289862v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in optically injected semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realizing optical amplifiers with micro-sphere: A 15 dB gain, 2 dB noise-figure, tiny amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Traynor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics 2007 / International Conference on Lasers, Applications, and Technologies 2007 (ICONO/LAT 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2007 (CLEO-Europe/IQEC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265328v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274515v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing optical amplifiers with micro-sphere: A 15 dB gain, 2 dB noise-figure, tiny amplifier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Feron</w:t>
+                <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouchet</w:t>
+                <w:t xml:space="preserve">Asier Villafranca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Traynor</w:t>
+                <w:t xml:space="preserve">Javier Lasobras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2007 (CLEO-Europe/IQEC 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386532⟩</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4385967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265336v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-sensitive measurement technique of relative intensity noise and laser characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Fluctuations and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Florence, Italy. pp.66031R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.724880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-Robin Measurements of Linewidth Enhancement Factor of Semiconductor Lasers in COST 288 Action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'injection optique, un processus de base en photonique : description de ses non-linéarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">séminaire du GDR « DYnamique et COntrôle Ensemble Complexe » (DYCOEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258778v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injection optique, un processus de base en photonique : description de ses non-linéarités</w:t>
+                <w:t xml:space="preserve">Photonics activities at Foton-Enssat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du GDR « DYnamique et COntrôle Ensemble Complexe » (DYCOEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">workshop « Initiative in FEMtosecond and picosecond pulse generation, propagation, switching and light manipulation in novel Specialty optical FIBRE for biomedical, telecommunication and analytical applications » (FEMSFIBRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265332v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-sensitive measurement technique of relative intensity noise and laser characterization</w:t>
+                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Fluctuations and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.724880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00274315v1</w:t>
+                <w:t xml:space="preserve">hal-00275105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonics activities at Foton-Enssat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linewidth Enhancement Factor of Semiconductor Lasers: Results from Round-Robin Measurements in COST 288</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Villafranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lasobras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop « Initiative in FEMtosecond and picosecond pulse generation, propagation, switching and light manipulation in novel Specialty optical FIBRE for biomedical, telecommunication and analytical applications » (FEMSFIBRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.CThK1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265319v1</w:t>
+                <w:t xml:space="preserve">hal-02015833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime Multi-impulsionnel dans un laser à fibre dopée Erbium contenant un absorbant saturable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+                <w:t xml:space="preserve">Couplage entre modes et bruit d'intensité de partition de lasers à fibre multifréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.145-147</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.229-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259622v1</w:t>
+                <w:t xml:space="preserve">hal-00259378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order soliton-effect pulse compression in a non-linear holey fibre. Application to second-order dispersion measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Thual</w:t>
+                <w:t xml:space="preserve">Bruit d'intensité de lasers à fibre bi-modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cannes, France. Vol.3, pp.145-146</w:t>
+              <w:t xml:space="preserve">Réunion du club Optique et Micro-Ondes de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148078v1</w:t>
+                <w:t xml:space="preserve">hal-00168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Sensitivity to Optical Feedback and Optical Injection of Discrete Mode Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tipaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Patchell</w:t>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual meeting of the IEEE Laser and Electro-Optics Society (LEOS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259660v1</w:t>
+                <w:t xml:space="preserve">hal-00194972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actively mode-locked semiconductor lasers using fibre Bragg grating external cavities : importance of apodization on performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol.6184, 61841R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194972v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actively mode-locked semiconductor lasers using fibre Bragg grating external cavities : importance of apodization on performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.662416⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optics East 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Boston (MA), United States. pp.638918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.686193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078803v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre modes et bruit d'intensité de partition de lasers à fibre multifréquences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'injection optique et caractérisation en bruit de laser à fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.229-231</w:t>
+              <w:t xml:space="preserve">Séminaire Thalès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259378v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit d'intensité de lasers à fibre bi-modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Large bistabilité dans un laser injecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du club Optique et Micro-Ondes de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.269-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168388v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Intensity Noise Correlation between Lines of Spatially Distributed Multi-Wavelength Fiber Lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Faible largeur de raie et performances de lasers monolithiques monomodes à faibles coûts de revient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam P. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics East 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259545v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'injection optique et caractérisation en bruit de laser à fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative Intensity Noise of an injected semiconductor laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Thalès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on COherent and Nonlinear Optics / international conference on Lasers, Applications and Technologies (ICONO/LAT 2005), 11-15 may 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, St-Petersburg, Russia. Vol.6054, pp.48-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.660527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259716v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large bistabilité dans un laser injecté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode pour mesurer simultanément la dispersion et le coefficient non-linéaire de fibres optiques à dispersion positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.269-271</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.152-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259379v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faible largeur de raie et performances de lasers monolithiques monomodes à faibles coûts de revient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régime Multi-impulsionnel dans un laser à fibre dopée Erbium contenant un absorbant saturable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Guignard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liam P. Barry</w:t>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.49-51</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259604v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode pour mesurer simultanément la dispersion et le coefficient non-linéaire de fibres optiques à dispersion positive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Higher-order soliton-effect pulse compression in a non-linear holey fibre. Application to second-order dispersion measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Provino</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp.152-154</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cannes, France. Vol.3, pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259630v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Intensity Noise of an injected semiconductor laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Low Sensitivity to Optical Feedback and Optical Injection of Discrete Mode Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tipaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on COherent and Nonlinear Optics / international conference on Lasers, Applications and Technologies (ICONO/LAT 2005), 11-15 may 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, St-Petersburg, Russia. Vol.6054, pp.48-57, </w:t>
+              <w:t xml:space="preserve">19th annual meeting of the IEEE Laser and Electro-Optics Society (LEOS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Montreal, Canada. pp.WZ6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.660527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LEOS.2006.278887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163167v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation et cohérence dans l'injection optique de lasers à semi-conducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance pulsed coherent fiber laser emitting &amp;gt;1.7 kW at 1060 nm in ns regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Institut Non Linéaire de Nice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West 2005 - Lasers and Applications in Science and Engineering (LASE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.338-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.584199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168323v1</w:t>
+                <w:t xml:space="preserve">hal-00163153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance pulsed coherent fiber laser emitting &amp;gt;1.7 kW at 1060 nm in ns regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lew Goldberg</w:t>
+                <w:t xml:space="preserve">Robustness of synchronization of two semiconductor lasers: comparison between optical injection by a continuous or a chaotic wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2005 - Lasers and Applications in Science and Engineering (LASE 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics / European Quantum Electronics Conference (CLEO-Europe/EQEC 2005), 12-17 june 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Munich, Germany. pp.EC6-5-THU, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EQEC.2005.1567309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.584199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00163153v1</w:t>
+                <w:t xml:space="preserve">hal-00163358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of synchronization of two semiconductor lasers: comparison between optical injection by a continuous or a chaotic wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Single mode laser lineshape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics / European Quantum Electronics Conference (CLEO-Europe/EQEC 2005), 12-17 june 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">seminar at University of Puebla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Mexico City, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EQEC.2005.1567309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00163358v1</w:t>
+                <w:t xml:space="preserve">hal-00168327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single mode laser lineshape</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Tétu</w:t>
+                <w:t xml:space="preserve">Synchronization map of two uni-directionally coupled chaotic semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">seminar at University of Puebla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">5th EUROMECH Nonlinear Dynamics Conference (ENOC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Eindhoven, Netherlands. pp.2090-2096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168327v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization map of two uni-directionally coupled chaotic semiconductor lasers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'injection optique d'un laser à semi-conducteurs: description des régimes et propriétés de cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUROMECH Nonlinear Dynamics Conference (ENOC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Eindhoven, Netherlands. pp.2090-2096</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université des Sciences et de la Technologie Houari Boumediène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164287v1</w:t>
+                <w:t xml:space="preserve">hal-00168370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injection optique d'un laser à semi-conducteurs: description des régimes et propriétés de cohérence</w:t>
+                <w:t xml:space="preserve">Injection map of semiconductor laser submitted to filtered feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université des Sciences et de la Technologie Houari Boumediène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">2005 international workshop on PHysics and Applications of SEmiconductor lasers (PHASE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168370v1</w:t>
+                <w:t xml:space="preserve">hal-00168336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection map of semiconductor laser submitted to filtered feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of laser linewidth with optical injection and laser lineshape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 international workshop on PHysics and Applications of SEmiconductor lasers (PHASE 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Metz, France</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics 2005 - Optical Engineering and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168336v1</w:t>
+                <w:t xml:space="preserve">hal-00079099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of laser linewidth with optical injection and laser lineshape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">Injection map of semiconductor laser submitted to filtered feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics 2005 - Optical Engineering and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">2005 international workshop on PHysics and Applications of SEmiconductor lasers (PHASE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079099v1</w:t>
+                <w:t xml:space="preserve">hal-00022859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la synchronisation d'un laser à semi-conducteurs par l'injection optique d'un signal chaotique ou continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18843,1521 +18856,1508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection map of semiconductor laser submitted to filtered feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronisation et cohérence dans l'injection optique de lasers à semi-conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 international workshop on PHysics and Applications of SEmiconductor lasers (PHASE 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Metz, France</w:t>
+              <w:t xml:space="preserve">séminaire à l'Institut Non Linéaire de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022859v1</w:t>
+                <w:t xml:space="preserve">hal-00168323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Operation of Semiconductor Laser with Nonlinear Optical Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Measuring Spectral Linewidth of Highly-coherent Laser Using Optical Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Pochon</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe 2004, 26-30 april 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2004 (CLEO/IQEC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, San Francisco (CA), United States. pp.CMH1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159712v1</w:t>
+                <w:t xml:space="preserve">hal-00159722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Lasers impulsionnels picosecondes à 1,55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Maran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.121-123</w:t>
+              <w:t xml:space="preserve">1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs (FOTON 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163130v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Dynamics in a Semiconductor Laser Coupled to Fiber Bragg Grating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Guignard</w:t>
+                <w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th conference on Laser Optics (LO 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.121-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159357v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Spectral Linewidth of Highly-coherent Laser Using Optical Injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Stéphan</w:t>
+                <w:t xml:space="preserve">Slow Dynamics in a Semiconductor Laser Coupled to Fiber Bragg Grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Loïko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2004 (CLEO/IQEC 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th conference on Laser Optics (LO 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, St-Petersburg, Russia. Vol.5480, pp.11-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.558452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159722v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers impulsionnels picosecondes à 1,55 µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral and Time Phenomena in Optical Injection Using Distributed Feedback Semiconductor or Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs (FOTON 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.5-7</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications (IWPA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Hanoï, Vietnam. pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147653v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and Time Phenomena in Optical Injection Using Distributed Feedback Semiconductor or Fiber Lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. T. Tam</w:t>
+                <w:t xml:space="preserve">Dynamics of mode-locked lasers with nonlinear or filtered feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications (IWPA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Hanoï, Vietnam. pp.357-366</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Saro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156709v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mode-locked lasers with nonlinear or filtered feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">A 25x10 GHz Modelocked Erbium-doped Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Maran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Saro, Sweden</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2004 (CLEO/IQEC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, San Francisco (CA), United States. pp.CWA70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147633v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 25x10 GHz Modelocked Erbium-doped Fiber Laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+                <w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy M. Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2004 (CLEO/IQEC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, San Francisco (CA), United States. pp.CWA70</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CNFRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159724v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Lasers Using Optical Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 288 action « Nanoscale and Ultrafast Photonics »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Optical injection in semiconductor or fiber lasers: a comparison, the influence of coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CNFRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. Vol.5452, pp.534-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.545799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167946v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical injection in semiconductor or fiber lasers: a comparison, the influence of coherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blin</w:t>
+                <w:t xml:space="preserve">Génération d'impulsions monochromatiques brèves au‑delà de 1,7 kW par amplification à fibre dopée Yb3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie La Rochelle</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.5-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156619v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'impulsions monochromatiques brèves au‑delà de 1,7 kW par amplification à fibre dopée Yb3+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lew Goldberg</w:t>
+                <w:t xml:space="preserve">Pulse Operation of Semiconductor Laser with Nonlinear Optical Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. F. Mac Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe 2004, 26-30 april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France. Vol.5452, pp.152-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.545904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163107v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement en modes bloqués d'un laser à fibre dopée erbium: émission simultanée sur plus de 24 longueurs d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20529,51 +20529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Actively-modelocked Erbium-doped Fiber Laser Emitting over 30 Wavelengths Simultaneously with a 5 GHz Repetition Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Juignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20624,51 +20624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Spectral Emission of Fiber Lasers Using Two External Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20728,64 +20728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du Bruit Relatif d'un Laser Multifréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20948,77 +20948,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
@@ -21073,51 +21073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21158,532 +21158,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependance of the Frequency of an Optically Injected Semiconductor Laser</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1.55 µm Distributed Feedback Erbium-doped Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Q. Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Electronics Conference 2002 / conference on Lasers, Applications, and Technologies 2002 (IQEC/LAT 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Moscow, Russia. pp.294</w:t>
+              <w:t xml:space="preserve">3rd National Conference on Optics and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nha Trang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167578v1</w:t>
+                <w:t xml:space="preserve">hal-00167899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.55 µm Distributed Feedback Erbium-doped Fiber Laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Diode Submitted to Filtered Optical Feedback: a Comparative Study for Arbitrary Feedback Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Loïko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bertreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd National Conference on Optics and Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nha Trang, Vietnam</w:t>
+              <w:t xml:space="preserve">International Quantum Electronics Conference 2002 / conference on Lasers, Applications, and Technologies 2002 (IQEC/LAT 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Moscow, Russia. pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167899v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Diode Submitted to Filtered Optical Feedback: a Comparative Study for Arbitrary Feedback Strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Diode Coupled to Fiber Bragg Grating : Modal Analysis and Transfer Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Bertreux</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tetu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Electronics Conference 2002 / conference on Lasers, Applications, and Technologies 2002 (IQEC/LAT 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Moscow, Russia. pp.188</w:t>
+              <w:t xml:space="preserve">Photonics North 2002 - International Conference on Applications of Photonic Technology (ICAPT 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167600v1</w:t>
+                <w:t xml:space="preserve">hal-00167906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Diode Coupled to Fiber Bragg Grating : Modal Analysis and Transfer Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Leclerc</w:t>
+                <w:t xml:space="preserve">Dependance of the Frequency of an Optically Injected Semiconductor Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Tetu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2002 - International Conference on Applications of Photonic Technology (ICAPT 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">International Quantum Electronics Conference 2002 / conference on Lasers, Applications, and Technologies 2002 (IQEC/LAT 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Moscow, Russia. pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167906v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Mode-locking for Laser Diode Coupled to Fiber Bragg Grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21734,51 +21734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et Caractérisation de Lasers à Fibre DFB : Importance de la Valeur du Saut de Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21786,51 +21786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée (JNOG 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.22-24</w:t>
@@ -21859,77 +21859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continously Tunable Erbium-doped Fiber Laser Utilizing Bragg Reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Q. Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Q. Trung</w:t>
+                <w:t xml:space="preserve">T. A. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Loc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22016,64 +22016,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and Passive Chlorophyll Fluorescence Sensing to Access Photosynthetic Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22387,51 +22387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22527,51 +22527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16 : INDEED, high bit-rate infrared communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Prunnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boisrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22656,51 +22656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 16 : INDEED, communications infrarouges haut débit dans le contexte indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Prunnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boisrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22813,51 +22813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical wireless connecting terminal comprising an extended infrared source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22914,77 +22914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrateur amplificateur d'onde électromagnétique optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/EP2004/006421. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23047,64 +23047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse and SYstem CHAracterization of MOde-Locked Laser for Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam P. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23135,51 +23135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de miroirs non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay I. Zheludev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23210,51 +23210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications infra-rouges Indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23285,51 +23285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications infra-rouges Indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23499,51 +23499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F1C053"/>
+    <w:nsid w:val="28FA4346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23730,51 +23730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-besnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3937-7035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068661142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1992-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lefr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poffo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/5.0249142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavyasree Anilkumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.567985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Fakir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Hjeij" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.2.023106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.435513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.409789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthu Sebastian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.003539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hussain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jqe.2017.2774358" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P O'Duill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Sahni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.000E89" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.033700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.42.004000" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hey Tow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2230163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001157" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.00B104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Ben M'Sallem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borgne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2106116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lagrost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2108262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3488042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2044569" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1678" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader A. Naderi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2009.0037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009288" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9175-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TPSQTVS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince M. Anandarajah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.04.058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZXGDRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.05.036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RMV03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0040-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPNRD0WL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri L. Bo&#239;ko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay I. Zheludev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2006.882878" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.887794" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M. St&#233;phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tetu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.043809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Flohic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gautreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caledec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-F. Mac Donald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Fedotov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Soares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Zheludev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.027301" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(03)00083-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TKJGM4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Naumenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lo&#239;ko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ughetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bertreux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2003.817669" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01130-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFHND6X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020157" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-D4S5JFTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Boudec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01306-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9XPTR60-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-78BH46SC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146367v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#233;risson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H0CRTB2F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/4/1/311" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DSWF5CMZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995125" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7724F3097D022751EE858ADF9EF1C452AA62CE8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton67126.2025.11125469" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton67126.2025.11125109" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Barbarin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2679788" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621817" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621961" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577147" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871773" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith Karuvath" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871652" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382528v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840448" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959538v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trebaol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307838" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pohardy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Dogon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400561v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larochelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086514" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Yi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959559v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feltin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ruiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921821" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789482v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744833v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789486v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.Tu.4.F.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pureur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921827" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergogne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597340v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884793" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648765v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Toupin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648822v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.PDPC4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569382v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621590" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OWU2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497262v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OThG6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497263v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.855133" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191534" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497256v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497254v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536749v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497255v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497260v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490254v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191729" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196258" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497252v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497253v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265329v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289862v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265328v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265336v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouchet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Traynor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386532" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265332v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265319v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259622v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148078v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259660v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tipaka" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patchell" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2006.278887" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078803v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662416" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259716v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259379v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259630v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168323v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163153v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Goldberg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.584199" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567309" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168327v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy St&#233;phan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel T&#233;tu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164287v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168370v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168336v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259381v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022859v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159712v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Mac Donald" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pochon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545904" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159357v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.558452" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159722v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159724v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167882v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167946v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545799" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163107v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159639v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159368v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Maran" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juignet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.527059" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168321v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148110v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159351v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2003.1313900" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167578v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167899v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. Trung" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Vu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minh" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Cham" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167600v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167906v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leclerc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167926v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159323v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Loc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295443v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182860v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400545v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony John Walsh" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P Barry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259794v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prunnot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259762v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352308v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-No&#235;l Favennec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351009v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259943v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259942v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259938v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259940v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259929v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-besnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3937-7035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068661142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1992-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lefr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poffo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/5.0249142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Casta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavyasree Anilkumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.567985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Fakir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Hjeij" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.2.023106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.435513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.409789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthu Sebastian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.003539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hussain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jqe.2017.2774358" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P O'Duill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Sahni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.000E89" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.033700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.42.004000" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hey Tow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2230163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001157" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.00B104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lagrost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2108262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Ben M'Sallem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borgne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2106116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2044569" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3488042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader A. Naderi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pochet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yi Lin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2009.0037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1678" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9175-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TPSQTVS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477508004283" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.05.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RMV03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince M. Anandarajah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.04.058" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZXGDRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri L. Bo&#239;ko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.887794" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay I. Zheludev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2006.882878" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0040-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPNRD0WL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M. St&#233;phan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tetu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.043809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Flohic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-F. Mac Donald" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Fedotov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Soares" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Zheludev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.027301" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gautreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caledec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030986" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(03)00083-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TKJGM4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Naumenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Lo&#239;ko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ughetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bertreux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2003.817669" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01130-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFHND6X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020157" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-D4S5JFTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Boudec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01306-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9XPTR60-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#233;risson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H0CRTB2F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020175" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-78BH46SC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/4/1/311" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DSWF5CMZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995125" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7724F3097D022751EE858ADF9EF1C452AA62CE8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton67126.2025.11125109" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233320v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton67126.2025.11125469" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Barbarin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167126v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2679788" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621961" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621817" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577147" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871773" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith Karuvath" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378375v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871652" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382528v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840448" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959538v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trebaol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307838" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400561v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296524v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larochelle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086514" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Yi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pohardy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Dogon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959559v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feltin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ruiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789482v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.Tu.4.F.3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pureur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921827" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696079v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921821" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597340v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884793" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648765v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Toupin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergogne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648822v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569382v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621590" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565930v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.PDPC4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OWU2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.855133" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497262v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OThG6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497255v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497260v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191534" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497256v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536749v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490254v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191729" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196258" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497252v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497253v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289862v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265329v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouchet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Traynor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386532" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258778v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giuliani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Donati" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Villafranca" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lasobras" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garces" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4385967" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274315v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.724880" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265332v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265319v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015833v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259378v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168388v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662416" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259545v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686193" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259716v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259379v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259604v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kelly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660527" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259630v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259622v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148078v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259660v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tipaka" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patchell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2006.278887" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163153v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Goldberg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.584199" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163358v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567309" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168327v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy St&#233;phan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel T&#233;tu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164287v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168370v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259381v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168323v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159722v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.558452" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156709v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147633v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159724v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167946v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167882v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156619v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545799" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163107v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159712v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Mac Donald" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pochon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545904" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159639v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159368v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Maran" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juignet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.527059" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168321v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148110v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159351v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2003.1313900" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167899v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. Trung" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Vu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Cham" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167600v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167906v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leclerc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167578v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167926v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159323v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Loc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295443v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182860v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400545v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony John Walsh" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P Barry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259794v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prunnot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259762v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352308v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-No&#235;l Favennec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351009v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259943v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259942v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259938v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259940v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259929v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>