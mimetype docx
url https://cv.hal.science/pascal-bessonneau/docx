--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -66,1007 +66,1141 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex Differences in Patient‐Reported Outcomes Among People Living With HIV Switching to an Oral Dual Therapy: Results From the PROBI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Muehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIDS Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.1850783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/arat/1850783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05562558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive relations between sexual quality of life and satisfaction with healthcare in women living with HIV and/or HCV: Results from a multicountry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Huntingdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Juraskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0278054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04547426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de la variance par le bootstrap avec remise pour les enquêtes auprès des ménages. Principes, exemples et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques d&amp;apos;enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp 339-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting HIV, Hepatitis B Virus, and Hepatitis C Virus Screening Among Migrants With a Language Barrier: Protocol for the Development and Evaluation of an Electronic App (Apidé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Fahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousset-Torrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.e22239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/22239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193 (2), pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une évaluation sous forme numérique est-elle comparable à une évaluation de type « papier-crayon » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Évaluation des acquis : principes, méthodologie, résultats, n° 86-87 (08), pp. 159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-86-87-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03573028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches psychométriques de l'évaluation à l'aide de tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Après-midi de LAIRDIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le suivi des apprenant/es par les systèmes numériques, 14, pp.19-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement capacitant et capabilité à s'orienter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Terriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Internation de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04643884v1</w:t>
-              </w:r>
-[...709 lines deleted...]
-                <w:t xml:space="preserve">hal-04051841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With-replacement bootstrap variance estimation for household surveys: principles, examples and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1076,128 +1210,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Quelle conscience de mes compétences à l’écrit ?” Étude du “degré de lucidité” chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement post obligatoire : enjeux, modèles et pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.79-94, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1207,409 +1341,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants et leur perception de leurs compétences à l’écrit : étude du ‘degré de lucidité’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les compétences rédactionnelles. Que tester ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de haut niveau : de la conception du texte à sa réalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1619,237 +1753,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collèges connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Benhaïm-Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp. 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ni-16-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service de l'apprentissage des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Benhaïm-Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp. 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ni-15-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04115658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1996,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Huntingdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Juraskova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03252071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Fahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset-Torrente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Griffith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-86-87-08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04051841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-16-02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05562558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Muehlan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/arat/1850783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Huntingdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Juraskova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03252071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Fahmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset-Torrente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Griffith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pastor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-86-87-08" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04051841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-16-02" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>