--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,700 +234,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05562558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive relations between sexual quality of life and satisfaction with healthcare in women living with HIV and/or HCV: Results from a multicountry study</w:t>
+                <w:t xml:space="preserve">Social inequalities in COVID-19-related years of life lost in metropolitan France, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rodriguez</w:t>
+                <w:t xml:space="preserve">Romana Haneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issifou Yaya</w:t>
+                <w:t xml:space="preserve">Nour Mahrouseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Huntingdon</w:t>
+                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Juraskova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">Nicolas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278054⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83, pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-025-01704-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04547426v1</w:t>
+                <w:t xml:space="preserve">hal-05608343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la variance par le bootstrap avec remise pour les enquêtes auprès des ménages. Principes, exemples et mise en oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+                <w:t xml:space="preserve">Positive relations between sexual quality of life and satisfaction with healthcare in women living with HIV and/or HCV: Results from a multicountry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
+                <w:t xml:space="preserve">Issifou Yaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+                <w:t xml:space="preserve">Ben Huntingdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilona Juraskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques d&amp;apos;enquête</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0278054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524669v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04547426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting HIV, Hepatitis B Virus, and Hepatitis C Virus Screening Among Migrants With a Language Barrier: Protocol for the Development and Evaluation of an Electronic App (Apidé)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saleh Fahmi</w:t>
+                <w:t xml:space="preserve">Estimation de la variance par le bootstrap avec remise pour les enquêtes auprès des ménages. Principes, exemples et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rousset-Torrente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+                <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Griffith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques d&amp;apos;enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp 339-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252071v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t>
+                <w:t xml:space="preserve">Promoting HIV, Hepatitis B Virus, and Hepatitis C Virus Screening Among Migrants With a Language Barrier: Protocol for the Development and Evaluation of an Electronic App (Apidé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Boch</w:t>
+                <w:t xml:space="preserve">Frédérique Thonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sorba</w:t>
+                <w:t xml:space="preserve">Saleh Fahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousset-Torrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.e22239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/22239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844286v1</w:t>
+                <w:t xml:space="preserve">hal-03252071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation sous forme numérique est-elle comparable à une évaluation de type « papier-crayon » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les compétences rédactionnelles : que tester ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/ef-86-87-08⟩</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193 (2), pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.193.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03573028v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une évaluation sous forme numérique est-elle comparable à une évaluation de type « papier-crayon » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Évaluation des acquis : principes, méthodologie, résultats, n° 86-87 (08), pp. 159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-86-87-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03573028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches psychométriques de l'évaluation à l'aide de tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Après-midi de LAIRDIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le suivi des apprenant/es par les systèmes numériques, 14, pp.19-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -937,137 +1071,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement capacitant et capabilité à s'orienter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Terriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Internation de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04643884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1077,130 +1211,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With-replacement bootstrap variance estimation for household surveys: principles, examples and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaëlle Brilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1210,128 +1344,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Quelle conscience de mes compétences à l’écrit ?” Étude du “degré de lucidité” chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement post obligatoire : enjeux, modèles et pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.79-94, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1341,409 +1475,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t>
+              <w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844469v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la compétence lexicale chez les adultes francophones Comment intégrer l’inférence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Travailler la syntaxe dans les formations à l’écrit professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en didactique du lexique, 85e congrès de l'ACFAS</w:t>
+              <w:t xml:space="preserve">Les écrits professionnels : enjeux socioéconomiques et enjeux de formation, 85e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844472v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants et leur perception de leurs compétences à l’écrit : étude du ‘degré de lucidité’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les compétences rédactionnelles. Que tester ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de haut niveau : de la conception du texte à sa réalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1753,237 +1887,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collèges connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Benhaïm-Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp. 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ni-16-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service de l'apprentissage des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Benhaïm-Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp. 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ni-15-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04115658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2130,51 +2264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05562558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Muehlan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/arat/1850783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Huntingdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Juraskova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03252071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Fahmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset-Torrente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Griffith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pastor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-86-87-08" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04051841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-16-02" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05562558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Muehlan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/arat/1850783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Haneef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mahrouseh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01704-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Huntingdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Juraskova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Brilhaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03252071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thonon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Fahmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousset-Torrente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Griffith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/22239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pastor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-86-87-08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04051841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Terriot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benha&#239;m-Grosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-16-02" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04115658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-15-02" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>